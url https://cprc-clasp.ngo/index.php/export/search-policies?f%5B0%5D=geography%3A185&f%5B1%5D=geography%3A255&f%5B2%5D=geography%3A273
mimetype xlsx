--- v0 (2025-12-30)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -432,57 +432,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard (MEPS) and Energy Star Rating for Television Receivers</t>
   </si>
   <si>
     <t>This standard establishes MEPS and labeling requirements for televisions in Pakistan. This standard shall apply to the following types and sizes of TVs covering display sizes from 24 inches to 42 inches commonly used in Pakistan, with a supply voltage of 230 V 50 Hz or range 220-240 V, 50 Hz. LCD TVs (Liquid Crystal Display TVs), Plasma TVs, and LED TVs (Light Emitting Diodes TVs). Minimum Values of annual power consumption shall not be less than Star-1. The performance of the TVs applicable to this standard shall meet the requirements as specified in the standards IEC 60107, IEC 62087, and IEC 62301.</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, Minimum Performance Standard</t>
   </si>
@@ -763,53 +766,50 @@
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO415(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Room Air Conditioners</t>
   </si>
   <si>
     <t>This policy is established to enforce Minimum Energy Performance Standards (MEPS) with an energy star rating system for air conditioning units. Room air conditioner means non-ducted wall mounted split room air conditioners with cooling capacity up to 10.5 kW that can be connected to main power and which are within the scope of PS:ISO5151/2013 and it includes non-inverter room air conditioner, inverter room air conditioner, and wall mounted split room air conditioner.</t>
   </si>
   <si>
     <t>PS: ISO 16358-1, PS: ISO5151/2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-energy-labels-room-air-conditioners</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO413(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan MEPS and labeling for CFLs</t>
   </si>
   <si>
     <t>This standard shall apply to self-ballasted compact fluorescent lamps -CFLs; generally known as Energy Savers of all commonly used shapes|sizes: U-shaped &amp; Spiral shaped, Edison screw holder or bayonet|pin type adopter; in Pakistan, with nominal power rating from 3Watt to 60 Watt at rated supply voltage of 230 V, 50 Hz or voltage range 220 240 V, 50 Hz as marked on the lamp. The standard does not apply to self-ballasted fluorescent lamps used with covers.</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>New</t>
   </si>
   <si>
     <t>PS-IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-meps-and-labeling-cfls</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/0B_Ht8Q1cIEovQW5CZlF0VTRRZHM/view</t>
   </si>
   <si>
     <t>Pakistan Standard: Household Microwave Oven - Methods for Measuring Performance</t>
   </si>
   <si>
     <t>This standard applies to microwave ovens for household use and combination microwave ovens. Microwave ovens are defined as appliances using electromagnetic energy in the ISM frequency band of 2,450 MHz for heating food and beverages in the cavity. Combination microwave ovens are microwave ovens in which the microwave energy is combined with thermal energy.</t>
   </si>
   <si>
     <t>Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IEC 60705:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-standard-household-microwave-oven-methods-measuring-performance</t>
@@ -995,50 +995,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SRO 604(I)/2019 Import Policy on Solar Equipment</t>
   </si>
   <si>
     <t>Solar PV panels, inverters, charge controllers, junction boxes, cables and standalone solar products including solar kits, solar water pumps, solar water heaters and solar cookers. No policy link available.</t>
   </si>
   <si>
     <t>Solar Inverters, Solar Stoves, Solar Water Pumps, Solar Energy Kits</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/sro-604i2019-import-policy-solar-equipment</t>
   </si>
   <si>
     <t>https://www.commerce.gov.pk/wp-content/uploads/2019/06/SRO-604.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -1363,51 +1387,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="718.396" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2286,1037 +2310,1037 @@
       </c>
       <c r="M18" t="s">
         <v>66</v>
       </c>
       <c r="N18" t="s">
         <v>134</v>
       </c>
       <c r="O18" t="s">
         <v>135</v>
       </c>
       <c r="P18" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>137</v>
       </c>
       <c r="B19" t="s">
         <v>138</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>139</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19">
         <v>2022</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M19" t="s">
         <v>66</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>83</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2008</v>
       </c>
       <c r="I20">
         <v>2022</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M20" t="s">
         <v>66</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>119</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G21" t="s">
         <v>35</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M21" t="s">
         <v>38</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G22" t="s">
         <v>35</v>
       </c>
       <c r="H22">
         <v>2024</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M22" t="s">
         <v>38</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2007</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>64</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2006</v>
       </c>
       <c r="I24">
         <v>2010</v>
       </c>
       <c r="J24" t="s">
         <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>64</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2006</v>
       </c>
       <c r="I25">
         <v>2010</v>
       </c>
       <c r="J25" t="s">
         <v>65</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2008</v>
       </c>
       <c r="I26">
         <v>2011</v>
       </c>
       <c r="J26" t="s">
         <v>65</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2007</v>
       </c>
       <c r="I27">
         <v>2011</v>
       </c>
       <c r="J27" t="s">
         <v>65</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="P27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
         <v>2010</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>65</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2007</v>
       </c>
       <c r="I29">
         <v>2018</v>
       </c>
       <c r="J29" t="s">
         <v>65</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>95</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2002</v>
       </c>
       <c r="I30">
         <v>2017</v>
       </c>
       <c r="J30" t="s">
         <v>65</v>
       </c>
       <c r="K30" t="s">
         <v>37</v>
       </c>
       <c r="L30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2008</v>
       </c>
       <c r="I31">
         <v>2017</v>
       </c>
       <c r="J31" t="s">
         <v>65</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
       <c r="L31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C32" t="s">
         <v>31</v>
       </c>
       <c r="D32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G32" t="s">
         <v>35</v>
       </c>
       <c r="H32">
         <v>2023</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K32" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
         <v>38</v>
       </c>
       <c r="N32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="O32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B33" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" t="s">
         <v>35</v>
       </c>
       <c r="H33">
         <v>2022</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M33" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P33" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B34" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C34" t="s">
         <v>31</v>
       </c>
       <c r="D34" t="s">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
         <v>2014</v>
       </c>
       <c r="I34">
         <v>2024</v>
       </c>
       <c r="J34" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M34" t="s">
         <v>38</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P34" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C35" t="s">
         <v>31</v>
       </c>
       <c r="D35" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2014</v>
       </c>
       <c r="I35">
         <v>2024</v>
       </c>
       <c r="J35" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M35" t="s">
         <v>38</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P35" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B36" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C36" t="s">
         <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2020</v>
       </c>
       <c r="I36">
         <v>2024</v>
       </c>
       <c r="J36" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M36" t="s">
         <v>38</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P36" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B37" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C37" t="s">
         <v>31</v>
       </c>
       <c r="D37" t="s">
         <v>77</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G37" t="s">
         <v>35</v>
       </c>
       <c r="H37">
         <v>2014</v>
       </c>
       <c r="I37">
         <v>2024</v>
       </c>
       <c r="J37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M37" t="s">
         <v>38</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P37" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B38" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C38" t="s">
         <v>31</v>
       </c>
       <c r="D38" t="s">
-        <v>239</v>
+        <v>139</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G38" t="s">
         <v>240</v>
       </c>
       <c r="H38">
         <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K38" t="s">
         <v>37</v>
       </c>
       <c r="L38" t="s">
         <v>241</v>
       </c>
       <c r="M38" t="s">
         <v>38</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>242</v>
       </c>
       <c r="P38" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>244</v>
       </c>
       <c r="B39" t="s">
         <v>245</v>
       </c>
       <c r="C39" t="s">
         <v>31</v>
       </c>
       <c r="D39" t="s">
         <v>89</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>246</v>
       </c>
       <c r="G39" t="s">
         <v>35</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
       <c r="L39" t="s">
         <v>247</v>
       </c>
       <c r="M39" t="s">
         <v>38</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>248</v>
       </c>
       <c r="P39" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>250</v>
       </c>
       <c r="B40" t="s">
@@ -4083,86 +4107,134 @@
       </c>
       <c r="L55" t="s">
         <v>315</v>
       </c>
       <c r="M55" t="s">
         <v>253</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
         <v>316</v>
       </c>
       <c r="P55" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>317</v>
       </c>
       <c r="B56" t="s">
         <v>318</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
         <v>319</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56" t="s">
-        <v>35</v>
+        <v>320</v>
       </c>
       <c r="H56">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2026</v>
+      </c>
+      <c r="I56">
+        <v>2026</v>
+      </c>
       <c r="J56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K56" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
+        <v>322</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>323</v>
+      </c>
+      <c r="P56" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>325</v>
+      </c>
+      <c r="B57" t="s">
+        <v>326</v>
+      </c>
+      <c r="C57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" t="s">
+        <v>327</v>
+      </c>
+      <c r="E57" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57" t="s">
+        <v>35</v>
+      </c>
+      <c r="H57">
+        <v>2019</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>328</v>
+      </c>
+      <c r="K57" t="s">
+        <v>132</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
         <v>38</v>
       </c>
-      <c r="N56" t="s">
-[...6 lines deleted...]
-        <v>323</v>
+      <c r="N57" t="s">
+        <v>329</v>
+      </c>
+      <c r="O57" t="s">
+        <v>330</v>
+      </c>
+      <c r="P57" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">