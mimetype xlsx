--- v0 (2025-12-13)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -956,86 +956,89 @@
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2024 of 1 October 2019 laying down ecodesign requirements for refrigerating appliances with a direct sales function pursuant to Directive 2009/125/EC of the European Parliament and of the Council </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electric mains-operated refrigerating appliances with a direct sales function, including appliances sold for refrigeration of items other than foodstuffs. This Regulation does not apply to:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192024-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2024-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
-[...2 lines deleted...]
-    <t>Computers, Servers</t>
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
@@ -1059,60 +1062,61 @@
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
   </si>
   <si>
-    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.</t>
+    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
+This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
-    <t>Published, Revised</t>
-[...2 lines deleted...]
-    <t>November 2025</t>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building. 
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1253-20200730</t>
@@ -1140,50 +1144,82 @@
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
@@ -1203,51 +1239,51 @@
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32008R1275</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015 implementing Directive 2009-125-EC of the European Parliament and of the Council with regard to ecodesign requirements for professional refrigerated storage cabinets; blast cabinets; condensi</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
@@ -1532,57 +1568,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1892,50 +1931,71 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
   <si>
     <t>Companies active in the games consoles market have proposed a voluntary agreement laying down specific ecodesign requirements for games consoles models placed on the EU market, which use more than 20 Watts in active game mode. The voluntary scheme was agreed by the signatories in April 2014.
 Under the agreement, each signatory undertakes that at least 90 % of all games consoles that they place on the market would comply with the applicable minimum energy efficiency requirements.
 The agreement includes requirements on auto power down settings, limits on energy use in standby (0.5 W), navigation (40 W), and media streaming modes (50 W), and some product information requirements.</t>
   </si>
   <si>
     <t>Other-Electronics</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/voluntary-ecodesign-scheme-games-consoles</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1432808656922&amp;uri=CELEX%3A52015DC0178</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for imaging equipment</t>
   </si>
   <si>
     <t>The voluntary agreement concluded by the industry lays down specific ecodesign requirements for imaging equipment placed on the EU market. The products covered by the agreement are also subject to the ENERGY STAR voluntary energy labelling programme, which lays down energy labelling requirements for different office equipment, including imaging equipment. As required by the Ecodesign Directive, the signatories to this voluntary scheme represent a large majority of the relevant economic sector. Under the agreement, each signatory undertook that at least 90 % of all imaging equipment models it places on the market would comply with the minimum efficiency requirements in terms of TEC (typical energy consumption) and OM (operational mode). Furthermore, all printing products should offer the ‘N-up printing’ capability as a standard feature and should comply with the requirements for cartridges (e.g. the design should not prevent the reuse/recycling and use of cartridges of other producers). All new products should also comply with the requirements for recycling (e.g. easy disassembly and marking of plastics). Finally, the signatories undertook to comply with the specific information requirements (e.g. information on resource and energy efficiency).</t>
   </si>
   <si>
@@ -2268,51 +2328,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P117"/>
+  <dimension ref="A1:P119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4878,3060 +4938,3154 @@
       </c>
       <c r="P54" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>307</v>
       </c>
       <c r="B55" t="s">
         <v>308</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
         <v>194</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55" t="s">
-        <v>41</v>
+        <v>234</v>
       </c>
       <c r="H55">
         <v>2012</v>
       </c>
       <c r="I55">
         <v>2023</v>
       </c>
       <c r="J55" t="s">
-        <v>195</v>
+        <v>309</v>
       </c>
       <c r="K55" t="s">
         <v>126</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="P55" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>40</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2013</v>
       </c>
       <c r="I56">
         <v>2023</v>
       </c>
       <c r="J56" t="s">
         <v>114</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
         <v>137</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="P56" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B57" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
         <v>143</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>40</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2015</v>
       </c>
       <c r="I57">
         <v>2024</v>
       </c>
       <c r="J57" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="K57" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
         <v>137</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="P57" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B58" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C58" t="s">
         <v>188</v>
       </c>
       <c r="D58" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E58" t="s">
         <v>39</v>
       </c>
       <c r="F58" t="s">
         <v>40</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2024</v>
       </c>
       <c r="I58">
         <v>2024</v>
       </c>
       <c r="J58" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
         <v>137</v>
       </c>
       <c r="N58" t="s">
         <v>138</v>
       </c>
       <c r="O58" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="P58" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B59" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C59" t="s">
         <v>188</v>
       </c>
       <c r="D59" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
         <v>40</v>
       </c>
       <c r="G59" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H59">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M59" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="P59" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B60" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
         <v>201</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
         <v>40</v>
       </c>
       <c r="G60" t="s">
         <v>41</v>
       </c>
       <c r="H60">
         <v>2014</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>114</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
         <v>202</v>
       </c>
       <c r="M60" t="s">
         <v>137</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="P60" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B61" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
         <v>40</v>
       </c>
       <c r="G61" t="s">
         <v>41</v>
       </c>
       <c r="H61">
         <v>2012</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>114</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
         <v>137</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="P61" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B62" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62" t="s">
         <v>41</v>
       </c>
       <c r="H62">
         <v>2011</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>114</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
         <v>137</v>
       </c>
       <c r="N62" t="s">
         <v>138</v>
       </c>
       <c r="O62" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="P62" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B63" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>40</v>
       </c>
       <c r="G63" t="s">
         <v>41</v>
       </c>
       <c r="H63">
         <v>2012</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>114</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
         <v>137</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="P63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C64" t="s">
         <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>40</v>
       </c>
       <c r="G64" t="s">
         <v>41</v>
       </c>
       <c r="H64">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>114</v>
+        <v>360</v>
       </c>
       <c r="K64" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="L64"/>
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>361</v>
+      </c>
       <c r="M64" t="s">
-        <v>137</v>
+        <v>362</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="P64" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B65" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
       <c r="G65" t="s">
         <v>41</v>
       </c>
       <c r="H65">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="K65" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
         <v>137</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="P65" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B66" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>207</v>
+        <v>372</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>40</v>
       </c>
       <c r="G66" t="s">
         <v>41</v>
       </c>
       <c r="H66">
         <v>2013</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>167</v>
       </c>
       <c r="K66" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L66"/>
       <c r="M66" t="s">
         <v>137</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="P66" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B67" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
       <c r="G67" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H67">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I67">
         <v>2013</v>
       </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>373</v>
+        <v>167</v>
       </c>
       <c r="K67" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="L67"/>
+        <v>208</v>
+      </c>
+      <c r="L67" t="s">
+        <v>377</v>
+      </c>
       <c r="M67" t="s">
         <v>137</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="P67" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B68" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>379</v>
+        <v>223</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
       <c r="G68" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H68">
+        <v>1992</v>
+      </c>
+      <c r="I68">
         <v>2013</v>
       </c>
-      <c r="I68"/>
       <c r="J68" t="s">
-        <v>23</v>
+        <v>382</v>
       </c>
       <c r="K68" t="s">
-        <v>24</v>
+        <v>383</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
         <v>137</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="P68" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B69" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C69" t="s">
         <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
       <c r="G69" t="s">
         <v>41</v>
       </c>
       <c r="H69">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
         <v>137</v>
       </c>
       <c r="N69" t="s">
-        <v>138</v>
+        <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="P69" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B70" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C70" t="s">
-        <v>389</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>38</v>
+        <v>393</v>
       </c>
       <c r="E70" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H70">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>390</v>
+        <v>114</v>
       </c>
       <c r="K70" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L70"/>
       <c r="M70" t="s">
-        <v>393</v>
+        <v>137</v>
       </c>
       <c r="N70" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="O70" t="s">
         <v>394</v>
       </c>
       <c r="P70" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>396</v>
       </c>
       <c r="B71" t="s">
         <v>397</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>398</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-      <c r="I71"/>
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>2008</v>
+      </c>
+      <c r="I71">
+        <v>2011</v>
+      </c>
       <c r="J71" t="s">
-        <v>73</v>
+        <v>399</v>
       </c>
       <c r="K71" t="s">
-        <v>24</v>
+        <v>400</v>
       </c>
       <c r="L71" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M71" t="s">
-        <v>43</v>
+        <v>402</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="P71" t="s">
-        <v>57</v>
+        <v>404</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B72" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C72" t="s">
         <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>403</v>
+        <v>48</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>54</v>
       </c>
       <c r="G72" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>73</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
-      <c r="L72"/>
+      <c r="L72" t="s">
+        <v>408</v>
+      </c>
       <c r="M72" t="s">
         <v>43</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="P72" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B73" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73" t="s">
-        <v>19</v>
+        <v>412</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>54</v>
       </c>
       <c r="G73" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>73</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
-      <c r="L73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L73"/>
       <c r="M73" t="s">
         <v>43</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="P73" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B74" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74" t="s">
-        <v>353</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>54</v>
       </c>
       <c r="G74" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>73</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>416</v>
+      </c>
       <c r="M74" t="s">
         <v>43</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="P74" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B75" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75" t="s">
-        <v>414</v>
+        <v>354</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>54</v>
       </c>
       <c r="G75" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>73</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L75"/>
       <c r="M75" t="s">
         <v>43</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="P75" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B76" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C76" t="s">
-        <v>389</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>53</v>
+        <v>423</v>
       </c>
       <c r="E76" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>54</v>
       </c>
       <c r="G76" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="H76"/>
+      <c r="I76"/>
       <c r="J76" t="s">
-        <v>419</v>
+        <v>73</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>424</v>
+      </c>
       <c r="M76" t="s">
-        <v>420</v>
+        <v>43</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="P76" t="s">
-        <v>422</v>
+        <v>57</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B77" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C77" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D77" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>54</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="I77">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="J77" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
-      <c r="L77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L77"/>
       <c r="M77" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="P77" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B78" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C78" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D78" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>54</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="I78">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J78" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="M78" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="P78" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B79" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C79" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D79" t="s">
-        <v>218</v>
+        <v>88</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>54</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2008</v>
       </c>
       <c r="I79">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J79" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M79" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="P79" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B80" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C80" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D80" t="s">
-        <v>414</v>
+        <v>218</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>54</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I80">
         <v>2021</v>
       </c>
       <c r="J80" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="M80" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="P80" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B81" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C81" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D81" t="s">
-        <v>48</v>
+        <v>423</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>54</v>
       </c>
       <c r="G81" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H81">
+        <v>2011</v>
+      </c>
+      <c r="I81">
         <v>2021</v>
       </c>
-      <c r="I81"/>
       <c r="J81" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="M81" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="P81" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B82" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C82" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D82" t="s">
-        <v>450</v>
+        <v>48</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>54</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H82">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I82">
         <v>2021</v>
       </c>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M82" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="P82" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B83" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C83" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D83" t="s">
-        <v>353</v>
+        <v>459</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>54</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I83">
         <v>2021</v>
       </c>
       <c r="J83" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="M83" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="P83" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B84" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C84" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D84" t="s">
-        <v>72</v>
+        <v>354</v>
       </c>
       <c r="E84" t="s">
         <v>39</v>
       </c>
       <c r="F84" t="s">
         <v>54</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="I84">
         <v>2021</v>
       </c>
       <c r="J84" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M84" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="P84" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B85" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C85" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D85" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>54</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="I85">
         <v>2021</v>
       </c>
       <c r="J85" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="M85" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="P85" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B86" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C86" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D86" t="s">
-        <v>471</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>54</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I86">
         <v>2021</v>
       </c>
       <c r="J86" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="M86" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="P86" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B87" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C87" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D87" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>54</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I87">
         <v>2021</v>
       </c>
       <c r="J87" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K87" t="s">
-        <v>478</v>
+        <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M87" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N87" t="s">
-        <v>480</v>
+        <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="P87" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B88" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C88" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D88" t="s">
-        <v>53</v>
+        <v>486</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>54</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I88">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="J88" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K88" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
       <c r="L88" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="M88" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N88" t="s">
-        <v>27</v>
+        <v>489</v>
       </c>
       <c r="O88" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="P88" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B89" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C89" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D89" t="s">
-        <v>218</v>
+        <v>494</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>54</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I89">
         <v>2022</v>
       </c>
       <c r="J89" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K89" t="s">
-        <v>391</v>
+        <v>24</v>
       </c>
       <c r="L89" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M89" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="P89" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B90" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="C90" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D90" t="s">
-        <v>88</v>
+        <v>218</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I90">
         <v>2022</v>
       </c>
       <c r="J90" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K90" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L90"/>
+        <v>400</v>
+      </c>
+      <c r="L90" t="s">
+        <v>500</v>
+      </c>
       <c r="M90" t="s">
-        <v>495</v>
+        <v>429</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="P90" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B91" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C91" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D91" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="I91">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="J91" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="P91" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B92" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="C92" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D92" t="s">
         <v>53</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>40</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
         <v>2006</v>
       </c>
       <c r="I92">
         <v>2010</v>
       </c>
       <c r="J92" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
       <c r="L92"/>
       <c r="M92" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="P92" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B93" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C93" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>53</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>40</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="I93">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J93" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K93" t="s">
-        <v>391</v>
+        <v>24</v>
       </c>
       <c r="L93"/>
       <c r="M93" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="P93" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="B94" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="C94" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D94" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>40</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I94">
         <v>2011</v>
       </c>
       <c r="J94" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K94" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="L94"/>
       <c r="M94" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="P94" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B95" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="C95" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D95" t="s">
-        <v>53</v>
+        <v>218</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>40</v>
       </c>
       <c r="G95" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H95">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>2007</v>
+      </c>
+      <c r="I95">
+        <v>2011</v>
+      </c>
       <c r="J95" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K95" t="s">
-        <v>24</v>
+        <v>400</v>
       </c>
       <c r="L95"/>
       <c r="M95" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="P95" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B96" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C96" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D96" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>40</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H96">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I96"/>
       <c r="J96" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
       <c r="L96"/>
       <c r="M96" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="P96" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B97" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="C97" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D97" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="I97">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J97" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
-      <c r="L97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L97"/>
       <c r="M97" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="P97" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B98" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C98" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D98" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>40</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="I98">
         <v>2017</v>
       </c>
       <c r="J98" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="M98" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="P98" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B99" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C99" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D99" t="s">
-        <v>534</v>
+        <v>93</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
       <c r="G99" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H99">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>2008</v>
+      </c>
+      <c r="I99">
+        <v>2017</v>
+      </c>
       <c r="J99" t="s">
-        <v>535</v>
+        <v>428</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="M99" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="P99" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B100" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C100" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D100" t="s">
-        <v>88</v>
+        <v>544</v>
       </c>
       <c r="E100" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F100" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G100" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H100">
-        <v>1993</v>
-[...1 lines deleted...]
-      <c r="I100">
         <v>2022</v>
       </c>
+      <c r="I100"/>
       <c r="J100" t="s">
-        <v>419</v>
+        <v>545</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="M100" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="P100" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B101" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C101" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D101" t="s">
-        <v>353</v>
+        <v>88</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>21</v>
       </c>
       <c r="G101" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>1993</v>
+      </c>
+      <c r="I101">
+        <v>2022</v>
+      </c>
       <c r="J101" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="M101" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="P101" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="B102" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C102" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D102" t="s">
-        <v>53</v>
+        <v>354</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H102">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="M102" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="P102" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B103" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C103" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D103" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>1993</v>
       </c>
       <c r="I103">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J103" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="M103" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="P103" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="B104" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="C104" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D104" t="s">
-        <v>48</v>
+        <v>159</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I104">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J104" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="M104" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="P104" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B105" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C105" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D105" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>21</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I105">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J105" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
       <c r="L105" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="M105" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="P105" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B106" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="C106" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D106" t="s">
         <v>63</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>1993</v>
       </c>
       <c r="I106">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J106" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="M106" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="P106" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B107" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C107" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D107" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
         <v>1993</v>
       </c>
       <c r="I107">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J107" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
-      <c r="L107"/>
+      <c r="L107" t="s">
+        <v>577</v>
+      </c>
       <c r="M107" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="P107" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="B108" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="C108" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D108" t="s">
-        <v>575</v>
+        <v>53</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>21</v>
       </c>
       <c r="G108" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H108">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>1993</v>
+      </c>
+      <c r="I108">
+        <v>2016</v>
+      </c>
       <c r="J108" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108"/>
       <c r="M108" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="P108" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="B109" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C109" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D109" t="s">
-        <v>414</v>
+        <v>585</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>21</v>
       </c>
       <c r="G109" t="s">
         <v>41</v>
       </c>
       <c r="H109">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
-      <c r="L109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L109"/>
       <c r="M109" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="P109" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="B110" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C110" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D110" t="s">
-        <v>72</v>
+        <v>423</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H110">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="M110" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N110" t="s">
         <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="P110" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="B111" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="C111" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D111" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
         <v>1993</v>
       </c>
       <c r="I111">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J111" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="M111" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="P111" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="B112" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="C112" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D112" t="s">
-        <v>591</v>
+        <v>53</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H112">
+        <v>1993</v>
+      </c>
+      <c r="I112">
         <v>2010</v>
       </c>
-      <c r="I112"/>
       <c r="J112" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K112" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="L112"/>
+        <v>24</v>
+      </c>
+      <c r="L112" t="s">
+        <v>597</v>
+      </c>
       <c r="M112" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N112" t="s">
-        <v>480</v>
+        <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="P112" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B113" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C113" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D113" t="s">
-        <v>477</v>
+        <v>601</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I113">
+        <v>41</v>
+      </c>
+      <c r="H113">
         <v>2010</v>
       </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K113" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="L113"/>
       <c r="M113" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N113" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="O113" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="P113" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="B114" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="C114" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D114" t="s">
-        <v>598</v>
+        <v>486</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
-      <c r="H114">
-[...1 lines deleted...]
-      </c>
+      <c r="H114"/>
       <c r="I114">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J114" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K114" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="L114"/>
       <c r="M114" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N114" t="s">
-        <v>27</v>
+        <v>489</v>
       </c>
       <c r="O114" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="P114" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B115" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C115" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="D115" t="s">
-        <v>19</v>
+        <v>608</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I115">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J115" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="M115" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="P115" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="B116" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C116" t="s">
-        <v>18</v>
+        <v>398</v>
       </c>
       <c r="D116" t="s">
-        <v>607</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G116" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H116">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I116"/>
+        <v>2010</v>
+      </c>
+      <c r="I116">
+        <v>2017</v>
+      </c>
       <c r="J116" t="s">
-        <v>114</v>
+        <v>428</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
-      <c r="L116"/>
-      <c r="M116"/>
+      <c r="L116" t="s">
+        <v>613</v>
+      </c>
+      <c r="M116" t="s">
+        <v>552</v>
+      </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="P116" t="s">
-        <v>609</v>
+        <v>554</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B117" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="C117" t="s">
-        <v>188</v>
+        <v>398</v>
       </c>
       <c r="D117" t="s">
-        <v>113</v>
+        <v>617</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>40</v>
       </c>
       <c r="G117" t="s">
+        <v>333</v>
+      </c>
+      <c r="H117">
+        <v>2026</v>
+      </c>
+      <c r="I117">
+        <v>2026</v>
+      </c>
+      <c r="J117" t="s">
+        <v>618</v>
+      </c>
+      <c r="K117" t="s">
+        <v>24</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117" t="s">
+        <v>619</v>
+      </c>
+      <c r="N117" t="s">
+        <v>27</v>
+      </c>
+      <c r="O117" t="s">
+        <v>620</v>
+      </c>
+      <c r="P117" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118" t="s">
+        <v>622</v>
+      </c>
+      <c r="B118" t="s">
+        <v>623</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" t="s">
+        <v>624</v>
+      </c>
+      <c r="E118" t="s">
+        <v>20</v>
+      </c>
+      <c r="F118" t="s">
+        <v>40</v>
+      </c>
+      <c r="G118" t="s">
         <v>41</v>
       </c>
-      <c r="H117">
+      <c r="H118">
+        <v>2014</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118" t="s">
+        <v>114</v>
+      </c>
+      <c r="K118" t="s">
+        <v>24</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118" t="s">
+        <v>27</v>
+      </c>
+      <c r="O118" t="s">
+        <v>625</v>
+      </c>
+      <c r="P118" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>627</v>
+      </c>
+      <c r="B119" t="s">
+        <v>628</v>
+      </c>
+      <c r="C119" t="s">
+        <v>188</v>
+      </c>
+      <c r="D119" t="s">
+        <v>113</v>
+      </c>
+      <c r="E119" t="s">
+        <v>20</v>
+      </c>
+      <c r="F119" t="s">
+        <v>40</v>
+      </c>
+      <c r="G119" t="s">
+        <v>41</v>
+      </c>
+      <c r="H119">
         <v>2013</v>
       </c>
-      <c r="I117"/>
-      <c r="J117" t="s">
+      <c r="I119"/>
+      <c r="J119" t="s">
         <v>114</v>
       </c>
-      <c r="K117" t="s">
-[...11 lines deleted...]
-        <v>613</v>
+      <c r="K119" t="s">
+        <v>24</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119" t="s">
+        <v>27</v>
+      </c>
+      <c r="O119" t="s">
+        <v>629</v>
+      </c>
+      <c r="P119" t="s">
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">