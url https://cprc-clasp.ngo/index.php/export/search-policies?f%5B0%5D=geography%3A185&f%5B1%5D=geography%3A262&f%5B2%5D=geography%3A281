--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1504,50 +1504,81 @@
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Prakas on Energy Efficiency Label for Designated Appliances</t>
   </si>
   <si>
     <t>This policy will establish energy efficiency standards and labels for designated appliances including room air conditioners, refrigerators, fans, rice cooker, and LED/lamp</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/prakas-energy-efficiency-label-designated-appliances</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2024/11/MEPS-Implementation-Status-Countries.pdf</t>
   </si>
   <si>
     <t>Procel Seal - Air Conditioners</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for window and split type room air conditioners.</t>
@@ -1726,66 +1757,66 @@
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
   </si>
   <si>
-    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
   </si>
   <si>
     <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
   </si>
   <si>
     <t>August 2026</t>
   </si>
   <si>
     <t>CGIEE</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
   <si>
     <t>Companies active in the games consoles market have proposed a voluntary agreement laying down specific ecodesign requirements for games consoles models placed on the EU market, which use more than 20 Watts in active game mode. The voluntary scheme was agreed by the signatories in April 2014.
 Under the agreement, each signatory undertakes that at least 90 % of all games consoles that they place on the market would comply with the applicable minimum energy efficiency requirements.
 The agreement includes requirements on auto power down settings, limits on energy use in standby (0.5 W), navigation (40 W), and media streaming modes (50 W), and some product information requirements.</t>
   </si>
   <si>
     <t>Other-Electronics</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/voluntary-ecodesign-scheme-games-consoles</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1432808656922&amp;uri=CELEX%3A52015DC0178</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for imaging equipment</t>
   </si>
   <si>
@@ -2121,51 +2152,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5459,51 +5490,51 @@
       </c>
       <c r="P69" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>414</v>
       </c>
       <c r="B70" t="s">
         <v>415</v>
       </c>
       <c r="C70" t="s">
         <v>326</v>
       </c>
       <c r="D70" t="s">
         <v>416</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
         <v>63</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="H70">
         <v>2015</v>
       </c>
       <c r="I70">
         <v>2022</v>
       </c>
       <c r="J70" t="s">
         <v>347</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
         <v>417</v>
       </c>
       <c r="M70" t="s">
         <v>348</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>418</v>
       </c>
@@ -6029,1000 +6060,1050 @@
       </c>
       <c r="L81" t="s">
         <v>469</v>
       </c>
       <c r="M81" t="s">
         <v>427</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
         <v>470</v>
       </c>
       <c r="P81" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>472</v>
       </c>
       <c r="B82" t="s">
         <v>473</v>
       </c>
       <c r="C82" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="D82" t="s">
         <v>474</v>
       </c>
       <c r="E82" t="s">
+        <v>62</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82">
+        <v>2015</v>
+      </c>
+      <c r="I82">
+        <v>2026</v>
+      </c>
+      <c r="J82" t="s">
         <v>475</v>
       </c>
-      <c r="F82" t="s">
-[...7 lines deleted...]
-      <c r="J82" t="s">
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
         <v>476</v>
       </c>
-      <c r="K82" t="s">
-[...3 lines deleted...]
-      <c r="M82"/>
+      <c r="M82" t="s">
+        <v>477</v>
+      </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="P82" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B83" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C83" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="D83" t="s">
-        <v>337</v>
+        <v>482</v>
       </c>
       <c r="E83" t="s">
-        <v>20</v>
+        <v>483</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="G83" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="H83"/>
+      <c r="I83"/>
       <c r="J83" t="s">
-        <v>347</v>
+        <v>484</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
-      <c r="L83" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L83"/>
+      <c r="M83"/>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="P83" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B84" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C84" t="s">
         <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>282</v>
+        <v>337</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H84">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>1993</v>
+      </c>
+      <c r="I84">
+        <v>2022</v>
+      </c>
       <c r="J84" t="s">
         <v>347</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M84" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="P84" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B85" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="C85" t="s">
         <v>326</v>
       </c>
       <c r="D85" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H85">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I85"/>
       <c r="J85" t="s">
         <v>347</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M85" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
+        <v>496</v>
+      </c>
+      <c r="P85" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B86" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C86" t="s">
         <v>326</v>
       </c>
       <c r="D86" t="s">
-        <v>86</v>
+        <v>346</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>1993</v>
       </c>
       <c r="I86">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J86" t="s">
         <v>347</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="M86" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="P86" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B87" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C87" t="s">
         <v>326</v>
       </c>
       <c r="D87" t="s">
-        <v>374</v>
+        <v>86</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I87">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J87" t="s">
         <v>347</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="M87" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="P87" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B88" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C88" t="s">
         <v>326</v>
       </c>
       <c r="D88" t="s">
-        <v>503</v>
+        <v>374</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I88">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J88" t="s">
         <v>347</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="M88" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="P88" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B89" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C89" t="s">
         <v>326</v>
       </c>
       <c r="D89" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>1993</v>
       </c>
       <c r="I89">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J89" t="s">
         <v>347</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="M89" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="P89" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B90" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C90" t="s">
         <v>326</v>
       </c>
       <c r="D90" t="s">
-        <v>346</v>
+        <v>511</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>1993</v>
       </c>
       <c r="I90">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J90" t="s">
         <v>347</v>
       </c>
       <c r="K90" t="s">
         <v>24</v>
       </c>
-      <c r="L90"/>
+      <c r="L90" t="s">
+        <v>516</v>
+      </c>
       <c r="M90" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="P90" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B91" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="C91" t="s">
         <v>326</v>
       </c>
       <c r="D91" t="s">
-        <v>516</v>
+        <v>346</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H91">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>1993</v>
+      </c>
+      <c r="I91">
+        <v>2016</v>
+      </c>
       <c r="J91" t="s">
         <v>347</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="P91" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B92" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C92" t="s">
         <v>326</v>
       </c>
       <c r="D92" t="s">
-        <v>368</v>
+        <v>524</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
         <v>44</v>
       </c>
       <c r="H92">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
         <v>347</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
-      <c r="L92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L92"/>
       <c r="M92" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="P92" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B93" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C93" t="s">
         <v>326</v>
       </c>
       <c r="D93" t="s">
-        <v>391</v>
+        <v>368</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H93">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
         <v>347</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
       <c r="L93" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="M93" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="P93" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B94" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C94" t="s">
         <v>326</v>
       </c>
       <c r="D94" t="s">
-        <v>346</v>
+        <v>391</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>1993</v>
       </c>
       <c r="I94">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J94" t="s">
         <v>347</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
       <c r="L94" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="M94" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="P94" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B95" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C95" t="s">
         <v>326</v>
       </c>
       <c r="D95" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H95">
+        <v>1993</v>
+      </c>
+      <c r="I95">
         <v>2010</v>
       </c>
-      <c r="I95"/>
       <c r="J95" t="s">
         <v>347</v>
       </c>
       <c r="K95" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="L95"/>
+        <v>24</v>
+      </c>
+      <c r="L95" t="s">
+        <v>536</v>
+      </c>
       <c r="M95" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N95" t="s">
-        <v>411</v>
+        <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="P95" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B96" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C96" t="s">
         <v>326</v>
       </c>
       <c r="D96" t="s">
-        <v>408</v>
+        <v>540</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I96">
+        <v>44</v>
+      </c>
+      <c r="H96">
         <v>2010</v>
       </c>
+      <c r="I96"/>
       <c r="J96" t="s">
         <v>347</v>
       </c>
       <c r="K96" t="s">
         <v>409</v>
       </c>
       <c r="L96"/>
       <c r="M96" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N96" t="s">
         <v>411</v>
       </c>
       <c r="O96" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="P96" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B97" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C97" t="s">
         <v>326</v>
       </c>
       <c r="D97" t="s">
-        <v>539</v>
+        <v>408</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
-      <c r="H97">
-[...1 lines deleted...]
-      </c>
+      <c r="H97"/>
       <c r="I97">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J97" t="s">
         <v>347</v>
       </c>
       <c r="K97" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="L97"/>
       <c r="M97" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N97" t="s">
-        <v>27</v>
+        <v>411</v>
       </c>
       <c r="O97" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="P97" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B98" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C98" t="s">
         <v>326</v>
       </c>
       <c r="D98" t="s">
-        <v>19</v>
+        <v>547</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I98">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J98" t="s">
         <v>347</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="M98" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="P98" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B99" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C99" t="s">
         <v>326</v>
       </c>
       <c r="D99" t="s">
-        <v>548</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>261</v>
+        <v>22</v>
       </c>
       <c r="H99">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="I99">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="J99" t="s">
-        <v>549</v>
+        <v>347</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
-      <c r="L99"/>
+      <c r="L99" t="s">
+        <v>552</v>
+      </c>
       <c r="M99" t="s">
-        <v>550</v>
+        <v>490</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="P99" t="s">
-        <v>552</v>
+        <v>492</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B100" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C100" t="s">
-        <v>18</v>
+        <v>326</v>
       </c>
       <c r="D100" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E100" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F100" t="s">
         <v>156</v>
       </c>
       <c r="G100" t="s">
-        <v>44</v>
+        <v>261</v>
       </c>
       <c r="H100">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I100"/>
+        <v>2026</v>
+      </c>
+      <c r="I100">
+        <v>2026</v>
+      </c>
       <c r="J100" t="s">
-        <v>38</v>
+        <v>557</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100"/>
-      <c r="M100"/>
+      <c r="M100" t="s">
+        <v>558</v>
+      </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="P100" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B101" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C101" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>37</v>
+        <v>563</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>156</v>
       </c>
       <c r="G101" t="s">
         <v>44</v>
       </c>
       <c r="H101">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>38</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="P101" t="s">
-        <v>561</v>
+        <v>565</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>566</v>
+      </c>
+      <c r="B102" t="s">
+        <v>567</v>
+      </c>
+      <c r="C102" t="s">
+        <v>115</v>
+      </c>
+      <c r="D102" t="s">
+        <v>37</v>
+      </c>
+      <c r="E102" t="s">
+        <v>20</v>
+      </c>
+      <c r="F102" t="s">
+        <v>156</v>
+      </c>
+      <c r="G102" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102">
+        <v>2013</v>
+      </c>
+      <c r="I102"/>
+      <c r="J102" t="s">
+        <v>38</v>
+      </c>
+      <c r="K102" t="s">
+        <v>24</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102" t="s">
+        <v>27</v>
+      </c>
+      <c r="O102" t="s">
+        <v>568</v>
+      </c>
+      <c r="P102" t="s">
+        <v>569</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">