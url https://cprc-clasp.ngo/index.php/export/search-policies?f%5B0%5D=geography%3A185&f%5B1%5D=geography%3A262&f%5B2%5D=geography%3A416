--- v0 (2026-08-16)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1307,57 +1307,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1510,50 +1513,81 @@
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Procel Seal - Air Conditioners</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for window and split type room air conditioners.</t>
   </si>
   <si>
     <t>NBR 5858, NBR 5882, NBR 12010.</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-air-conditioners</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - Centrifugal Pumps and Motor Pumps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for centrifugal pumps.</t>
   </si>
   <si>
     <t>NBR 626-2, NBR 5383-1, NBR 5383-2</t>
@@ -1706,50 +1740,71 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
   <si>
     <t>Companies active in the games consoles market have proposed a voluntary agreement laying down specific ecodesign requirements for games consoles models placed on the EU market, which use more than 20 Watts in active game mode. The voluntary scheme was agreed by the signatories in April 2014.
 Under the agreement, each signatory undertakes that at least 90 % of all games consoles that they place on the market would comply with the applicable minimum energy efficiency requirements.
 The agreement includes requirements on auto power down settings, limits on energy use in standby (0.5 W), navigation (40 W), and media streaming modes (50 W), and some product information requirements.</t>
   </si>
   <si>
     <t>Other-Electronics</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/voluntary-ecodesign-scheme-games-consoles</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1432808656922&amp;uri=CELEX%3A52015DC0178</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for imaging equipment</t>
   </si>
   <si>
     <t>The voluntary agreement concluded by the industry lays down specific ecodesign requirements for imaging equipment placed on the EU market. The products covered by the agreement are also subject to the ENERGY STAR voluntary energy labelling programme, which lays down energy labelling requirements for different office equipment, including imaging equipment. As required by the Ecodesign Directive, the signatories to this voluntary scheme represent a large majority of the relevant economic sector. Under the agreement, each signatory undertook that at least 90 % of all imaging equipment models it places on the market would comply with the minimum efficiency requirements in terms of TEC (typical energy consumption) and OM (operational mode). Furthermore, all printing products should offer the ‘N-up printing’ capability as a standard feature and should comply with the requirements for cartridges (e.g. the design should not prevent the reuse/recycling and use of cartridges of other producers). All new products should also comply with the requirements for recycling (e.g. easy disassembly and marking of plastics). Finally, the signatories undertook to comply with the specific information requirements (e.g. information on resource and energy efficiency).</t>
   </si>
   <si>
@@ -2082,51 +2137,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P99"/>
+  <dimension ref="A1:P101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5367,1537 +5422,1635 @@
       </c>
       <c r="M68" t="s">
         <v>338</v>
       </c>
       <c r="N68" t="s">
         <v>402</v>
       </c>
       <c r="O68" t="s">
         <v>403</v>
       </c>
       <c r="P68" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>405</v>
       </c>
       <c r="B69" t="s">
         <v>406</v>
       </c>
       <c r="C69" t="s">
         <v>326</v>
       </c>
       <c r="D69" t="s">
-        <v>336</v>
+        <v>407</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69" t="s">
         <v>63</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="H69">
         <v>2015</v>
       </c>
       <c r="I69">
         <v>2022</v>
       </c>
       <c r="J69" t="s">
         <v>337</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M69" t="s">
         <v>338</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P69" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B70" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C70" t="s">
         <v>326</v>
       </c>
       <c r="D70" t="s">
         <v>145</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
         <v>63</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>2008</v>
       </c>
       <c r="I70">
         <v>2022</v>
       </c>
       <c r="J70" t="s">
         <v>337</v>
       </c>
       <c r="K70" t="s">
         <v>329</v>
       </c>
       <c r="L70" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="M70" t="s">
         <v>338</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="P70" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B71" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C71" t="s">
         <v>326</v>
       </c>
       <c r="D71" t="s">
         <v>348</v>
       </c>
       <c r="E71" t="s">
         <v>62</v>
       </c>
       <c r="F71" t="s">
         <v>156</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2007</v>
       </c>
       <c r="I71">
         <v>2022</v>
       </c>
       <c r="J71" t="s">
         <v>337</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="P71" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B72" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C72" t="s">
         <v>326</v>
       </c>
       <c r="D72" t="s">
         <v>336</v>
       </c>
       <c r="E72" t="s">
         <v>62</v>
       </c>
       <c r="F72" t="s">
         <v>156</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2006</v>
       </c>
       <c r="I72">
         <v>2010</v>
       </c>
       <c r="J72" t="s">
         <v>337</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="P72" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B73" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C73" t="s">
         <v>326</v>
       </c>
       <c r="D73" t="s">
         <v>336</v>
       </c>
       <c r="E73" t="s">
         <v>62</v>
       </c>
       <c r="F73" t="s">
         <v>156</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2006</v>
       </c>
       <c r="I73">
         <v>2010</v>
       </c>
       <c r="J73" t="s">
         <v>337</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="P73" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B74" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C74" t="s">
         <v>326</v>
       </c>
       <c r="D74" t="s">
         <v>134</v>
       </c>
       <c r="E74" t="s">
         <v>62</v>
       </c>
       <c r="F74" t="s">
         <v>156</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2008</v>
       </c>
       <c r="I74">
         <v>2011</v>
       </c>
       <c r="J74" t="s">
         <v>337</v>
       </c>
       <c r="K74" t="s">
         <v>329</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="P74" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B75" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C75" t="s">
         <v>326</v>
       </c>
       <c r="D75" t="s">
         <v>145</v>
       </c>
       <c r="E75" t="s">
         <v>62</v>
       </c>
       <c r="F75" t="s">
         <v>156</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2007</v>
       </c>
       <c r="I75">
         <v>2011</v>
       </c>
       <c r="J75" t="s">
         <v>337</v>
       </c>
       <c r="K75" t="s">
         <v>329</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="P75" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B76" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C76" t="s">
         <v>326</v>
       </c>
       <c r="D76" t="s">
         <v>336</v>
       </c>
       <c r="E76" t="s">
         <v>62</v>
       </c>
       <c r="F76" t="s">
         <v>156</v>
       </c>
       <c r="G76" t="s">
         <v>44</v>
       </c>
       <c r="H76">
         <v>2010</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>337</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="P76" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B77" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C77" t="s">
         <v>326</v>
       </c>
       <c r="D77" t="s">
         <v>382</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
       <c r="F77" t="s">
         <v>156</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2007</v>
       </c>
       <c r="I77">
         <v>2018</v>
       </c>
       <c r="J77" t="s">
         <v>337</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P77" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B78" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C78" t="s">
         <v>326</v>
       </c>
       <c r="D78" t="s">
         <v>365</v>
       </c>
       <c r="E78" t="s">
         <v>62</v>
       </c>
       <c r="F78" t="s">
         <v>156</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
         <v>2002</v>
       </c>
       <c r="I78">
         <v>2017</v>
       </c>
       <c r="J78" t="s">
         <v>337</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M78" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P78" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B79" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C79" t="s">
         <v>326</v>
       </c>
       <c r="D79" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>156</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2008</v>
       </c>
       <c r="I79">
         <v>2017</v>
       </c>
       <c r="J79" t="s">
         <v>337</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M79" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="P79" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B80" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C80" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D80" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G80" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H80">
         <v>2022</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K80" t="s">
         <v>400</v>
       </c>
       <c r="L80" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M80" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="N80" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="O80" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="P80" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B81" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C81" t="s">
         <v>326</v>
       </c>
       <c r="D81" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E81" t="s">
         <v>62</v>
       </c>
       <c r="F81" t="s">
         <v>156</v>
       </c>
       <c r="G81" t="s">
         <v>44</v>
       </c>
       <c r="H81">
         <v>2022</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M81" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="P81" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B82" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C82" t="s">
         <v>326</v>
       </c>
       <c r="D82" t="s">
-        <v>348</v>
+        <v>477</v>
       </c>
       <c r="E82" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F82" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H82">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="I82">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J82" t="s">
-        <v>337</v>
+        <v>478</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M82" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="P82" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B83" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C83" t="s">
         <v>326</v>
       </c>
       <c r="D83" t="s">
-        <v>282</v>
+        <v>348</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H83">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>1993</v>
+      </c>
+      <c r="I83">
+        <v>2022</v>
+      </c>
       <c r="J83" t="s">
         <v>337</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="M83" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="P83" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B84" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C84" t="s">
         <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>336</v>
+        <v>282</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H84">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I84"/>
       <c r="J84" t="s">
         <v>337</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
+        <v>491</v>
+      </c>
+      <c r="M84" t="s">
         <v>486</v>
       </c>
-      <c r="M84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="P84" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B85" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C85" t="s">
         <v>326</v>
       </c>
       <c r="D85" t="s">
-        <v>86</v>
+        <v>336</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>1993</v>
       </c>
       <c r="I85">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J85" t="s">
         <v>337</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M85" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="P85" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B86" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C86" t="s">
         <v>326</v>
       </c>
       <c r="D86" t="s">
-        <v>365</v>
+        <v>86</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I86">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J86" t="s">
         <v>337</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="M86" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="P86" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B87" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="C87" t="s">
         <v>326</v>
       </c>
       <c r="D87" t="s">
-        <v>498</v>
+        <v>365</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I87">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J87" t="s">
         <v>337</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="M87" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="P87" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B88" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C88" t="s">
         <v>326</v>
       </c>
       <c r="D88" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>1993</v>
       </c>
       <c r="I88">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J88" t="s">
         <v>337</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="M88" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="P88" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B89" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C89" t="s">
         <v>326</v>
       </c>
       <c r="D89" t="s">
-        <v>336</v>
+        <v>507</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>1993</v>
       </c>
       <c r="I89">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J89" t="s">
         <v>337</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
-      <c r="L89"/>
+      <c r="L89" t="s">
+        <v>512</v>
+      </c>
       <c r="M89" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="P89" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="B90" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="C90" t="s">
         <v>326</v>
       </c>
       <c r="D90" t="s">
-        <v>511</v>
+        <v>336</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H90">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>1993</v>
+      </c>
+      <c r="I90">
+        <v>2016</v>
+      </c>
       <c r="J90" t="s">
         <v>337</v>
       </c>
       <c r="K90" t="s">
         <v>24</v>
       </c>
       <c r="L90"/>
       <c r="M90" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="P90" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B91" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C91" t="s">
         <v>326</v>
       </c>
       <c r="D91" t="s">
-        <v>359</v>
+        <v>520</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
         <v>44</v>
       </c>
       <c r="H91">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
         <v>337</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
-      <c r="L91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L91"/>
       <c r="M91" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="P91" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B92" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="C92" t="s">
         <v>326</v>
       </c>
       <c r="D92" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H92">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I92"/>
       <c r="J92" t="s">
         <v>337</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
       <c r="L92" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="M92" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="P92" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B93" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C93" t="s">
         <v>326</v>
       </c>
       <c r="D93" t="s">
-        <v>336</v>
+        <v>382</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>1993</v>
       </c>
       <c r="I93">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J93" t="s">
         <v>337</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
       <c r="L93" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M93" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="P93" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B94" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="C94" t="s">
         <v>326</v>
       </c>
       <c r="D94" t="s">
-        <v>458</v>
+        <v>336</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H94">
+        <v>1993</v>
+      </c>
+      <c r="I94">
         <v>2010</v>
       </c>
-      <c r="I94"/>
       <c r="J94" t="s">
         <v>337</v>
       </c>
       <c r="K94" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="L94"/>
+        <v>24</v>
+      </c>
+      <c r="L94" t="s">
+        <v>532</v>
+      </c>
       <c r="M94" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N94" t="s">
-        <v>402</v>
+        <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="P94" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="B95" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C95" t="s">
         <v>326</v>
       </c>
       <c r="D95" t="s">
-        <v>399</v>
+        <v>459</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I95">
+        <v>44</v>
+      </c>
+      <c r="H95">
         <v>2010</v>
       </c>
+      <c r="I95"/>
       <c r="J95" t="s">
         <v>337</v>
       </c>
       <c r="K95" t="s">
         <v>400</v>
       </c>
       <c r="L95"/>
       <c r="M95" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N95" t="s">
         <v>402</v>
       </c>
       <c r="O95" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="P95" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B96" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C96" t="s">
         <v>326</v>
       </c>
       <c r="D96" t="s">
-        <v>533</v>
+        <v>399</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
-      <c r="H96">
-[...1 lines deleted...]
-      </c>
+      <c r="H96"/>
       <c r="I96">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J96" t="s">
         <v>337</v>
       </c>
       <c r="K96" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="L96"/>
       <c r="M96" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N96" t="s">
-        <v>27</v>
+        <v>402</v>
       </c>
       <c r="O96" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="P96" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B97" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="C97" t="s">
         <v>326</v>
       </c>
       <c r="D97" t="s">
-        <v>19</v>
+        <v>542</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I97">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J97" t="s">
         <v>337</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="M97" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="P97" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B98" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C98" t="s">
-        <v>18</v>
+        <v>326</v>
       </c>
       <c r="D98" t="s">
-        <v>542</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="G98" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H98">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I98"/>
+        <v>2010</v>
+      </c>
+      <c r="I98">
+        <v>2017</v>
+      </c>
       <c r="J98" t="s">
-        <v>38</v>
+        <v>337</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
-      <c r="L98"/>
-      <c r="M98"/>
+      <c r="L98" t="s">
+        <v>547</v>
+      </c>
+      <c r="M98" t="s">
+        <v>486</v>
+      </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="P98" t="s">
-        <v>544</v>
+        <v>488</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B99" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C99" t="s">
-        <v>115</v>
+        <v>326</v>
       </c>
       <c r="D99" t="s">
-        <v>37</v>
+        <v>551</v>
       </c>
       <c r="E99" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F99" t="s">
         <v>156</v>
       </c>
       <c r="G99" t="s">
+        <v>261</v>
+      </c>
+      <c r="H99">
+        <v>2026</v>
+      </c>
+      <c r="I99">
+        <v>2026</v>
+      </c>
+      <c r="J99" t="s">
+        <v>552</v>
+      </c>
+      <c r="K99" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99" t="s">
+        <v>553</v>
+      </c>
+      <c r="N99" t="s">
+        <v>27</v>
+      </c>
+      <c r="O99" t="s">
+        <v>554</v>
+      </c>
+      <c r="P99" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>556</v>
+      </c>
+      <c r="B100" t="s">
+        <v>557</v>
+      </c>
+      <c r="C100" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" t="s">
+        <v>558</v>
+      </c>
+      <c r="E100" t="s">
+        <v>20</v>
+      </c>
+      <c r="F100" t="s">
+        <v>156</v>
+      </c>
+      <c r="G100" t="s">
         <v>44</v>
       </c>
-      <c r="H99">
+      <c r="H100">
+        <v>2014</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>38</v>
+      </c>
+      <c r="K100" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>559</v>
+      </c>
+      <c r="P100" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>561</v>
+      </c>
+      <c r="B101" t="s">
+        <v>562</v>
+      </c>
+      <c r="C101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D101" t="s">
+        <v>37</v>
+      </c>
+      <c r="E101" t="s">
+        <v>20</v>
+      </c>
+      <c r="F101" t="s">
+        <v>156</v>
+      </c>
+      <c r="G101" t="s">
+        <v>44</v>
+      </c>
+      <c r="H101">
         <v>2013</v>
       </c>
-      <c r="I99"/>
-      <c r="J99" t="s">
+      <c r="I101"/>
+      <c r="J101" t="s">
         <v>38</v>
       </c>
-      <c r="K99" t="s">
-[...11 lines deleted...]
-        <v>548</v>
+      <c r="K101" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
+        <v>563</v>
+      </c>
+      <c r="P101" t="s">
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">