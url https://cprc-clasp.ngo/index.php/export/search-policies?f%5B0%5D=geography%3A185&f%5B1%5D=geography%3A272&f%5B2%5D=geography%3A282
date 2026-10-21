--- v1 (2026-09-03)
+++ v2 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1725">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1733">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -5083,50 +5083,81 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mmemctimdic-ordinance-no-2-29-june-2017</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2017-portaria-interministerial-mme-mctic-mdic-n_2-2017-ventiladores-de-teto.pdf</t>
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Procel Seal - Air Conditioners</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for window and split type room air conditioners.</t>
   </si>
   <si>
     <t>NBR 5858, NBR 5882, NBR 12010.</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-air-conditioners</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - Centrifugal Pumps and Motor Pumps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for centrifugal pumps.</t>
   </si>
   <si>
     <t>NBR 626-2, NBR 5383-1, NBR 5383-2</t>
@@ -5272,66 +5303,66 @@
   <si>
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
   </si>
   <si>
-    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
   </si>
   <si>
     <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
   </si>
   <si>
     <t>Published, New</t>
   </si>
   <si>
     <t>CGIEE</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Water Conservation Certification</t>
   </si>
   <si>
     <t>China resource conservation certification is carried out to encourage consumers to consume energy conservation products, and to guide popularizing energy conservation product and advanced technology. The Certification covers more than 7000 water-using products, including water closet, faucets, and showers and it is a voluntary endorsement labeling scheme.</t>
   </si>
   <si>
     <t>Showers or Showerheads, Toilets, Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/water-conservation-certification</t>
   </si>
   <si>
     <t>http://www.sqi.com.cn/SQI_Web/English/SQI_EN_Introduction_Details.aspx?NGUID=f5285f6931894565bc9efdc15eecfbcf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5653,51 +5684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P334"/>
+  <dimension ref="A1:P335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="244.083" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="805.66" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -20471,51 +20502,51 @@
       </c>
       <c r="P301" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>1587</v>
       </c>
       <c r="B302" t="s">
         <v>1588</v>
       </c>
       <c r="C302" t="s">
         <v>329</v>
       </c>
       <c r="D302" t="s">
         <v>1267</v>
       </c>
       <c r="E302" t="s">
         <v>20</v>
       </c>
       <c r="F302" t="s">
         <v>21</v>
       </c>
       <c r="G302" t="s">
-        <v>75</v>
+        <v>995</v>
       </c>
       <c r="H302">
         <v>2015</v>
       </c>
       <c r="I302">
         <v>2022</v>
       </c>
       <c r="J302" t="s">
         <v>1525</v>
       </c>
       <c r="K302" t="s">
         <v>24</v>
       </c>
       <c r="L302" t="s">
         <v>1589</v>
       </c>
       <c r="M302" t="s">
         <v>1526</v>
       </c>
       <c r="N302" t="s">
         <v>34</v>
       </c>
       <c r="O302" t="s">
         <v>1590</v>
       </c>
@@ -21176,913 +21207,963 @@
       </c>
       <c r="M316" t="s">
         <v>1608</v>
       </c>
       <c r="N316" t="s">
         <v>34</v>
       </c>
       <c r="O316" t="s">
         <v>1648</v>
       </c>
       <c r="P316" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
         <v>1650</v>
       </c>
       <c r="B317" t="s">
         <v>1651</v>
       </c>
       <c r="C317" t="s">
         <v>329</v>
       </c>
       <c r="D317" t="s">
-        <v>220</v>
+        <v>1652</v>
       </c>
       <c r="E317" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F317" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="G317" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="H317">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="I317">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J317" t="s">
-        <v>1525</v>
+        <v>1653</v>
       </c>
       <c r="K317" t="s">
         <v>24</v>
       </c>
       <c r="L317" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="M317" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="N317" t="s">
         <v>34</v>
       </c>
       <c r="O317" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="P317" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B318" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="C318" t="s">
         <v>329</v>
       </c>
       <c r="D318" t="s">
-        <v>380</v>
+        <v>220</v>
       </c>
       <c r="E318" t="s">
         <v>330</v>
       </c>
       <c r="F318" t="s">
         <v>331</v>
       </c>
       <c r="G318" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H318">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I318"/>
+        <v>1993</v>
+      </c>
+      <c r="I318">
+        <v>2022</v>
+      </c>
       <c r="J318" t="s">
         <v>1525</v>
       </c>
       <c r="K318" t="s">
         <v>24</v>
       </c>
       <c r="L318" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="M318" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N318" t="s">
         <v>34</v>
       </c>
       <c r="O318" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="P318" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="B319" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="C319" t="s">
         <v>329</v>
       </c>
       <c r="D319" t="s">
-        <v>259</v>
+        <v>380</v>
       </c>
       <c r="E319" t="s">
         <v>330</v>
       </c>
       <c r="F319" t="s">
         <v>331</v>
       </c>
       <c r="G319" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H319">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I319"/>
       <c r="J319" t="s">
         <v>1525</v>
       </c>
       <c r="K319" t="s">
         <v>24</v>
       </c>
       <c r="L319" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="M319" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N319" t="s">
         <v>34</v>
       </c>
       <c r="O319" t="s">
+        <v>1667</v>
+      </c>
+      <c r="P319" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="B320" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="C320" t="s">
         <v>329</v>
       </c>
       <c r="D320" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E320" t="s">
         <v>330</v>
       </c>
       <c r="F320" t="s">
         <v>331</v>
       </c>
       <c r="G320" t="s">
         <v>75</v>
       </c>
       <c r="H320">
         <v>1993</v>
       </c>
       <c r="I320">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J320" t="s">
         <v>1525</v>
       </c>
       <c r="K320" t="s">
         <v>24</v>
       </c>
       <c r="L320" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="M320" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N320" t="s">
         <v>34</v>
       </c>
       <c r="O320" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="P320" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="B321" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="C321" t="s">
         <v>329</v>
       </c>
       <c r="D321" t="s">
-        <v>57</v>
+        <v>253</v>
       </c>
       <c r="E321" t="s">
         <v>330</v>
       </c>
       <c r="F321" t="s">
         <v>331</v>
       </c>
       <c r="G321" t="s">
         <v>75</v>
       </c>
       <c r="H321">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I321">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J321" t="s">
         <v>1525</v>
       </c>
       <c r="K321" t="s">
         <v>24</v>
       </c>
       <c r="L321" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="M321" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N321" t="s">
         <v>34</v>
       </c>
       <c r="O321" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="P321" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="B322" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="C322" t="s">
         <v>329</v>
       </c>
       <c r="D322" t="s">
-        <v>631</v>
+        <v>57</v>
       </c>
       <c r="E322" t="s">
         <v>330</v>
       </c>
       <c r="F322" t="s">
         <v>331</v>
       </c>
       <c r="G322" t="s">
         <v>75</v>
       </c>
       <c r="H322">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I322">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J322" t="s">
         <v>1525</v>
       </c>
       <c r="K322" t="s">
         <v>24</v>
       </c>
       <c r="L322" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="M322" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N322" t="s">
         <v>34</v>
       </c>
       <c r="O322" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="P322" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="B323" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="C323" t="s">
         <v>329</v>
       </c>
       <c r="D323" t="s">
         <v>631</v>
       </c>
       <c r="E323" t="s">
         <v>330</v>
       </c>
       <c r="F323" t="s">
         <v>331</v>
       </c>
       <c r="G323" t="s">
         <v>75</v>
       </c>
       <c r="H323">
         <v>1993</v>
       </c>
       <c r="I323">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J323" t="s">
         <v>1525</v>
       </c>
       <c r="K323" t="s">
         <v>24</v>
       </c>
       <c r="L323" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="M323" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N323" t="s">
         <v>34</v>
       </c>
       <c r="O323" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="P323" t="s">
-        <v>1680</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B324" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C324" t="s">
         <v>329</v>
       </c>
       <c r="D324" t="s">
-        <v>259</v>
+        <v>631</v>
       </c>
       <c r="E324" t="s">
         <v>330</v>
       </c>
       <c r="F324" t="s">
         <v>331</v>
       </c>
       <c r="G324" t="s">
         <v>75</v>
       </c>
       <c r="H324">
         <v>1993</v>
       </c>
       <c r="I324">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J324" t="s">
         <v>1525</v>
       </c>
       <c r="K324" t="s">
         <v>24</v>
       </c>
-      <c r="L324"/>
+      <c r="L324" t="s">
+        <v>1686</v>
+      </c>
       <c r="M324" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N324" t="s">
         <v>34</v>
       </c>
       <c r="O324" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="P324" t="s">
-        <v>1655</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="B325" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="C325" t="s">
         <v>329</v>
       </c>
       <c r="D325" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
       <c r="E325" t="s">
         <v>330</v>
       </c>
       <c r="F325" t="s">
         <v>331</v>
       </c>
       <c r="G325" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H325">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I325"/>
+        <v>1993</v>
+      </c>
+      <c r="I325">
+        <v>2016</v>
+      </c>
       <c r="J325" t="s">
         <v>1525</v>
       </c>
       <c r="K325" t="s">
         <v>24</v>
       </c>
       <c r="L325"/>
       <c r="M325" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N325" t="s">
         <v>34</v>
       </c>
       <c r="O325" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="P325" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B326" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C326" t="s">
         <v>329</v>
       </c>
       <c r="D326" t="s">
-        <v>230</v>
+        <v>45</v>
       </c>
       <c r="E326" t="s">
         <v>330</v>
       </c>
       <c r="F326" t="s">
         <v>331</v>
       </c>
       <c r="G326" t="s">
         <v>22</v>
       </c>
       <c r="H326">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I326"/>
       <c r="J326" t="s">
         <v>1525</v>
       </c>
       <c r="K326" t="s">
         <v>24</v>
       </c>
-      <c r="L326" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L326"/>
       <c r="M326" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N326" t="s">
         <v>34</v>
       </c>
       <c r="O326" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="P326" t="s">
-        <v>1680</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="B327" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="C327" t="s">
         <v>329</v>
       </c>
       <c r="D327" t="s">
-        <v>1567</v>
+        <v>230</v>
       </c>
       <c r="E327" t="s">
         <v>330</v>
       </c>
       <c r="F327" t="s">
         <v>331</v>
       </c>
       <c r="G327" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H327">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I327"/>
       <c r="J327" t="s">
         <v>1525</v>
       </c>
       <c r="K327" t="s">
         <v>24</v>
       </c>
       <c r="L327" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="M327" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N327" t="s">
         <v>34</v>
       </c>
       <c r="O327" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="P327" t="s">
-        <v>1655</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="B328" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="C328" t="s">
         <v>329</v>
       </c>
       <c r="D328" t="s">
-        <v>259</v>
+        <v>1567</v>
       </c>
       <c r="E328" t="s">
         <v>330</v>
       </c>
       <c r="F328" t="s">
         <v>331</v>
       </c>
       <c r="G328" t="s">
         <v>75</v>
       </c>
       <c r="H328">
         <v>1993</v>
       </c>
       <c r="I328">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J328" t="s">
         <v>1525</v>
       </c>
       <c r="K328" t="s">
         <v>24</v>
       </c>
       <c r="L328" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="M328" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N328" t="s">
         <v>34</v>
       </c>
       <c r="O328" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="P328" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="B329" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="C329" t="s">
         <v>329</v>
       </c>
       <c r="D329" t="s">
-        <v>1307</v>
+        <v>259</v>
       </c>
       <c r="E329" t="s">
         <v>330</v>
       </c>
       <c r="F329" t="s">
         <v>331</v>
       </c>
       <c r="G329" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H329">
+        <v>1993</v>
+      </c>
+      <c r="I329">
         <v>2010</v>
       </c>
-      <c r="I329"/>
       <c r="J329" t="s">
         <v>1525</v>
       </c>
       <c r="K329" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="L329"/>
+        <v>24</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1705</v>
+      </c>
       <c r="M329" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N329" t="s">
-        <v>1520</v>
+        <v>34</v>
       </c>
       <c r="O329" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="P329" t="s">
-        <v>1680</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="B330" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="C330" t="s">
         <v>329</v>
       </c>
       <c r="D330" t="s">
-        <v>172</v>
+        <v>1307</v>
       </c>
       <c r="E330" t="s">
         <v>330</v>
       </c>
       <c r="F330" t="s">
         <v>331</v>
       </c>
       <c r="G330" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="I330">
+        <v>22</v>
+      </c>
+      <c r="H330">
         <v>2010</v>
       </c>
+      <c r="I330"/>
       <c r="J330" t="s">
         <v>1525</v>
       </c>
       <c r="K330" t="s">
         <v>236</v>
       </c>
       <c r="L330"/>
       <c r="M330" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N330" t="s">
         <v>1520</v>
       </c>
       <c r="O330" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="P330" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B331" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C331" t="s">
         <v>329</v>
       </c>
       <c r="D331" t="s">
-        <v>1024</v>
+        <v>172</v>
       </c>
       <c r="E331" t="s">
         <v>330</v>
       </c>
       <c r="F331" t="s">
         <v>331</v>
       </c>
       <c r="G331" t="s">
         <v>75</v>
       </c>
-      <c r="H331">
-[...1 lines deleted...]
-      </c>
+      <c r="H331"/>
       <c r="I331">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J331" t="s">
         <v>1525</v>
       </c>
       <c r="K331" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="L331"/>
       <c r="M331" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N331" t="s">
-        <v>34</v>
+        <v>1520</v>
       </c>
       <c r="O331" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="P331" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="B332" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="C332" t="s">
         <v>329</v>
       </c>
       <c r="D332" t="s">
-        <v>83</v>
+        <v>1024</v>
       </c>
       <c r="E332" t="s">
         <v>330</v>
       </c>
       <c r="F332" t="s">
         <v>331</v>
       </c>
       <c r="G332" t="s">
         <v>75</v>
       </c>
       <c r="H332">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I332">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J332" t="s">
         <v>1525</v>
       </c>
       <c r="K332" t="s">
         <v>24</v>
       </c>
       <c r="L332" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="M332" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="N332" t="s">
         <v>34</v>
       </c>
       <c r="O332" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="P332" t="s">
-        <v>1655</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="B333" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="C333" t="s">
         <v>329</v>
       </c>
       <c r="D333" t="s">
-        <v>1715</v>
+        <v>83</v>
       </c>
       <c r="E333" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F333" t="s">
-        <v>984</v>
+        <v>331</v>
       </c>
       <c r="G333" t="s">
-        <v>1716</v>
+        <v>75</v>
       </c>
       <c r="H333">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="I333">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="J333" t="s">
-        <v>1308</v>
+        <v>1525</v>
       </c>
       <c r="K333" t="s">
         <v>24</v>
       </c>
-      <c r="L333"/>
+      <c r="L333" t="s">
+        <v>1719</v>
+      </c>
       <c r="M333" t="s">
-        <v>1717</v>
+        <v>1661</v>
       </c>
       <c r="N333" t="s">
         <v>34</v>
       </c>
       <c r="O333" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="P333" t="s">
-        <v>1719</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B334" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C334" t="s">
-        <v>18</v>
+        <v>329</v>
       </c>
       <c r="D334" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E334" t="s">
-        <v>330</v>
+        <v>20</v>
       </c>
       <c r="F334" t="s">
-        <v>331</v>
+        <v>984</v>
       </c>
       <c r="G334" t="s">
-        <v>22</v>
+        <v>1724</v>
       </c>
       <c r="H334">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I334"/>
+        <v>2026</v>
+      </c>
+      <c r="I334">
+        <v>2026</v>
+      </c>
       <c r="J334" t="s">
-        <v>311</v>
+        <v>1308</v>
       </c>
       <c r="K334" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
       <c r="L334"/>
       <c r="M334" t="s">
+        <v>1725</v>
+      </c>
+      <c r="N334" t="s">
+        <v>34</v>
+      </c>
+      <c r="O334" t="s">
+        <v>1726</v>
+      </c>
+      <c r="P334" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C335" t="s">
+        <v>18</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E335" t="s">
+        <v>330</v>
+      </c>
+      <c r="F335" t="s">
+        <v>331</v>
+      </c>
+      <c r="G335" t="s">
+        <v>22</v>
+      </c>
+      <c r="H335">
+        <v>2017</v>
+      </c>
+      <c r="I335"/>
+      <c r="J335" t="s">
+        <v>311</v>
+      </c>
+      <c r="K335" t="s">
+        <v>312</v>
+      </c>
+      <c r="L335"/>
+      <c r="M335" t="s">
         <v>341</v>
       </c>
-      <c r="N334" t="s">
+      <c r="N335" t="s">
         <v>314</v>
       </c>
-      <c r="O334" t="s">
-[...3 lines deleted...]
-        <v>1724</v>
+      <c r="O335" t="s">
+        <v>1731</v>
+      </c>
+      <c r="P335" t="s">
+        <v>1732</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">