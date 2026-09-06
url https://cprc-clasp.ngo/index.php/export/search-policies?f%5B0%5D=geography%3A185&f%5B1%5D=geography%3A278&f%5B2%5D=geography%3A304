--- v0 (2025-12-11)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -809,57 +809,60 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1205,50 +1208,71 @@
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulations-under-consumer-protection-act-2015</t>
   </si>
   <si>
     <t>http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ ,http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.----http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ , http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Water Efficiency Labelling and Standards (WELS) Determination 2013 (No. 2)</t>
   </si>
   <si>
     <t>A water‑use product or water‑saving product of any of the following kinds is a WELS product: (a) tap equipment that is for use over a fixed basin, sink or laundry tub, other than: (i) tap equipment that is for use exclusively over a bath or spa; and (ii) thermostatic taps; and (iii) bidet taps; and (iv) taps that are part of an appliance (such as a chilled or boiling water dispenser); (b) fixed showers that are for use exclusively for personal bathing, other than: (i) emergency deluge showers; and (ii) safety showers; (c) electric dishwashers that are intended for household use; (d) electric clothes washing machines that are intended for household use, including such machines that are: (i) cold wash only; or (ii) combination clothes washing machine dryers; (e) lavatory equipment that uses water, including toilets, cisterns, pans and associated flushing devices; (f) urinal equipment that uses water, including associated flushing devices; (g) flow controllers that are: (i) for use in a product that is a WELS product under any of paragraphs (a) to (d); and (ii) offered for supply separately from the product (whether or not they are also offered for supply as a component of the product).</t>
   </si>
   <si>
     <t>Dishwashers, Washer and Dryers, Washing Machines, Showers or Showerheads, Urinals, Toilets, Taps or Faucets</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>AS 6400:2016</t>
   </si>
   <si>
     <t>Australian Government</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
@@ -1582,51 +1606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3553,1497 +3577,1545 @@
       </c>
       <c r="M39" t="s">
         <v>191</v>
       </c>
       <c r="N39" t="s">
         <v>254</v>
       </c>
       <c r="O39" t="s">
         <v>255</v>
       </c>
       <c r="P39" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>257</v>
       </c>
       <c r="B40" t="s">
         <v>258</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>139</v>
+        <v>259</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>93</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2015</v>
       </c>
       <c r="I40">
         <v>2022</v>
       </c>
       <c r="J40" t="s">
         <v>190</v>
       </c>
       <c r="K40" t="s">
         <v>38</v>
       </c>
       <c r="L40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M40" t="s">
         <v>191</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P40" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>207</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2008</v>
       </c>
       <c r="I41">
         <v>2022</v>
       </c>
       <c r="J41" t="s">
         <v>190</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M41" t="s">
         <v>191</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B42" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>201</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>46</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2007</v>
       </c>
       <c r="I42">
         <v>2022</v>
       </c>
       <c r="J42" t="s">
         <v>190</v>
       </c>
       <c r="K42" t="s">
         <v>38</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="P42" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B43" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>139</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>46</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2006</v>
       </c>
       <c r="I43">
         <v>2010</v>
       </c>
       <c r="J43" t="s">
         <v>190</v>
       </c>
       <c r="K43" t="s">
         <v>38</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P43" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B44" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>139</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="F44" t="s">
         <v>46</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2006</v>
       </c>
       <c r="I44">
         <v>2010</v>
       </c>
       <c r="J44" t="s">
         <v>190</v>
       </c>
       <c r="K44" t="s">
         <v>38</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P44" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B45" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2008</v>
       </c>
       <c r="I45">
         <v>2011</v>
       </c>
       <c r="J45" t="s">
         <v>190</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P45" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>207</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2007</v>
       </c>
       <c r="I46">
         <v>2011</v>
       </c>
       <c r="J46" t="s">
         <v>190</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="P46" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B47" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>139</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>46</v>
       </c>
       <c r="G47" t="s">
         <v>36</v>
       </c>
       <c r="H47">
         <v>2010</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>190</v>
       </c>
       <c r="K47" t="s">
         <v>38</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P47" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B48" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2007</v>
       </c>
       <c r="I48">
         <v>2018</v>
       </c>
       <c r="J48" t="s">
         <v>190</v>
       </c>
       <c r="K48" t="s">
         <v>38</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P48" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B49" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>46</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2002</v>
       </c>
       <c r="I49">
         <v>2017</v>
       </c>
       <c r="J49" t="s">
         <v>190</v>
       </c>
       <c r="K49" t="s">
         <v>38</v>
       </c>
       <c r="L49" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M49" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="P49" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B50" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>46</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2008</v>
       </c>
       <c r="I50">
         <v>2017</v>
       </c>
       <c r="J50" t="s">
         <v>190</v>
       </c>
       <c r="K50" t="s">
         <v>38</v>
       </c>
       <c r="L50" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M50" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="P50" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B51" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>46</v>
       </c>
       <c r="G51" t="s">
         <v>36</v>
       </c>
       <c r="H51">
         <v>2022</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="K51" t="s">
         <v>38</v>
       </c>
       <c r="L51" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M51" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="P51" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B52" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
         <v>201</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>1993</v>
       </c>
       <c r="I52">
         <v>2022</v>
       </c>
       <c r="J52" t="s">
         <v>190</v>
       </c>
       <c r="K52" t="s">
         <v>38</v>
       </c>
       <c r="L52" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M52" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="P52" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B53" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
         <v>230</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>36</v>
       </c>
       <c r="H53">
         <v>2011</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>190</v>
       </c>
       <c r="K53" t="s">
         <v>38</v>
       </c>
       <c r="L53" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M53" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="P53" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B54" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>139</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>1993</v>
       </c>
       <c r="I54">
         <v>2012</v>
       </c>
       <c r="J54" t="s">
         <v>190</v>
       </c>
       <c r="K54" t="s">
         <v>38</v>
       </c>
       <c r="L54" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="P54" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B55" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
         <v>69</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>1993</v>
       </c>
       <c r="I55">
         <v>2010</v>
       </c>
       <c r="J55" t="s">
         <v>190</v>
       </c>
       <c r="K55" t="s">
         <v>38</v>
       </c>
       <c r="L55" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M55" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="P55" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B56" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
         <v>177</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>1995</v>
       </c>
       <c r="I56">
         <v>2019</v>
       </c>
       <c r="J56" t="s">
         <v>190</v>
       </c>
       <c r="K56" t="s">
         <v>38</v>
       </c>
       <c r="L56" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M56" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="P56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B57" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
         <v>57</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>1993</v>
       </c>
       <c r="I57">
         <v>2010</v>
       </c>
       <c r="J57" t="s">
         <v>190</v>
       </c>
       <c r="K57" t="s">
         <v>38</v>
       </c>
       <c r="L57" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M57" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="P57" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B58" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
         <v>57</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>1993</v>
       </c>
       <c r="I58">
         <v>2013</v>
       </c>
       <c r="J58" t="s">
         <v>190</v>
       </c>
       <c r="K58" t="s">
         <v>38</v>
       </c>
       <c r="L58" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M58" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="P58" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B59" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
         <v>139</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>1993</v>
       </c>
       <c r="I59">
         <v>2016</v>
       </c>
       <c r="J59" t="s">
         <v>190</v>
       </c>
       <c r="K59" t="s">
         <v>38</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="P59" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B60" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>36</v>
       </c>
       <c r="H60">
         <v>2018</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>190</v>
       </c>
       <c r="K60" t="s">
         <v>38</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="P60" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B61" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
         <v>213</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>36</v>
       </c>
       <c r="H61">
         <v>2013</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>190</v>
       </c>
       <c r="K61" t="s">
         <v>38</v>
       </c>
       <c r="L61" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M61" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="P61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B62" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
         <v>127</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>1993</v>
       </c>
       <c r="I62">
         <v>2016</v>
       </c>
       <c r="J62" t="s">
         <v>190</v>
       </c>
       <c r="K62" t="s">
         <v>38</v>
       </c>
       <c r="L62" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M62" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="P62" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B63" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
         <v>139</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>1993</v>
       </c>
       <c r="I63">
         <v>2010</v>
       </c>
       <c r="J63" t="s">
         <v>190</v>
       </c>
       <c r="K63" t="s">
         <v>38</v>
       </c>
       <c r="L63" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M63" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P63" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B64" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C64" t="s">
         <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>36</v>
       </c>
       <c r="H64">
         <v>2010</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>190</v>
       </c>
       <c r="K64" t="s">
         <v>252</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N64" t="s">
         <v>254</v>
       </c>
       <c r="O64" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="P64" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B65" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>105</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>2010</v>
       </c>
       <c r="J65" t="s">
         <v>190</v>
       </c>
       <c r="K65" t="s">
         <v>252</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N65" t="s">
         <v>254</v>
       </c>
       <c r="O65" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="P65" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B66" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>1997</v>
       </c>
       <c r="I66">
         <v>2011</v>
       </c>
       <c r="J66" t="s">
         <v>190</v>
       </c>
       <c r="K66" t="s">
         <v>38</v>
       </c>
       <c r="L66" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M66" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P66" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B67" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
         <v>171</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2010</v>
       </c>
       <c r="I67">
         <v>2017</v>
       </c>
       <c r="J67" t="s">
         <v>190</v>
       </c>
       <c r="K67" t="s">
         <v>38</v>
       </c>
       <c r="L67" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M67" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="P67" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B68" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C68" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D68" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>35</v>
       </c>
       <c r="G68" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="K68" t="s">
         <v>38</v>
       </c>
       <c r="L68" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M68" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="P68" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B69" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C69" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" t="s">
+        <v>34</v>
+      </c>
+      <c r="F69" t="s">
+        <v>46</v>
+      </c>
+      <c r="G69" t="s">
+        <v>394</v>
+      </c>
+      <c r="H69">
+        <v>2026</v>
+      </c>
+      <c r="I69">
+        <v>2026</v>
+      </c>
+      <c r="J69" t="s">
+        <v>395</v>
+      </c>
+      <c r="K69" t="s">
+        <v>38</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69" t="s">
+        <v>396</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>397</v>
+      </c>
+      <c r="P69" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>399</v>
+      </c>
+      <c r="B70" t="s">
+        <v>400</v>
+      </c>
+      <c r="C70" t="s">
         <v>32</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="D70" t="s">
+        <v>401</v>
+      </c>
+      <c r="E70" t="s">
         <v>20</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F70" t="s">
         <v>93</v>
       </c>
-      <c r="G69" t="s">
-[...2 lines deleted...]
-      <c r="H69">
+      <c r="G70" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70">
         <v>2015</v>
       </c>
-      <c r="I69">
+      <c r="I70">
         <v>2016</v>
       </c>
-      <c r="J69" t="s">
-[...18 lines deleted...]
-        <v>400</v>
+      <c r="J70" t="s">
+        <v>402</v>
+      </c>
+      <c r="K70" t="s">
+        <v>403</v>
+      </c>
+      <c r="L70" t="s">
+        <v>404</v>
+      </c>
+      <c r="M70" t="s">
+        <v>405</v>
+      </c>
+      <c r="N70" t="s">
+        <v>406</v>
+      </c>
+      <c r="O70" t="s">
+        <v>407</v>
+      </c>
+      <c r="P70" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">