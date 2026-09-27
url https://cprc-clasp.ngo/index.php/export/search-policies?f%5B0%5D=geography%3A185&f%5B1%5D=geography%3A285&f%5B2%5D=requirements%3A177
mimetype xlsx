--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -315,57 +315,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
@@ -522,50 +525,74 @@
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2017-portaria-interministerial-mme-mctic-mdic-n_2-2017-ventiladores-de-teto.pdf</t>
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -869,73 +896,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1552,669 +1579,717 @@
       </c>
       <c r="M13" t="s">
         <v>25</v>
       </c>
       <c r="N13" t="s">
         <v>95</v>
       </c>
       <c r="O13" t="s">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>98</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14">
         <v>2022</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M14" t="s">
         <v>25</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2008</v>
       </c>
       <c r="I15">
         <v>2022</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M15" t="s">
         <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
       <c r="I16">
         <v>2020</v>
       </c>
       <c r="J16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2007</v>
       </c>
       <c r="I17">
         <v>2022</v>
       </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2006</v>
       </c>
       <c r="I18">
         <v>2010</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2006</v>
       </c>
       <c r="I19">
         <v>2010</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2008</v>
       </c>
       <c r="I20">
         <v>2011</v>
       </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2007</v>
       </c>
       <c r="I21">
         <v>2011</v>
       </c>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G22" t="s">
         <v>56</v>
       </c>
       <c r="H22">
         <v>2010</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2007</v>
       </c>
       <c r="I23">
         <v>2018</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2002</v>
       </c>
       <c r="I24">
         <v>2017</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2008</v>
       </c>
       <c r="I25">
         <v>2017</v>
       </c>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G26" t="s">
         <v>56</v>
       </c>
       <c r="H26">
         <v>2022</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P26" t="s">
-        <v>168</v>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>172</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" t="s">
+        <v>173</v>
+      </c>
+      <c r="H27">
+        <v>2026</v>
+      </c>
+      <c r="I27">
+        <v>2026</v>
+      </c>
+      <c r="J27" t="s">
+        <v>174</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>175</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+      <c r="O27" t="s">
+        <v>176</v>
+      </c>
+      <c r="P27" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">