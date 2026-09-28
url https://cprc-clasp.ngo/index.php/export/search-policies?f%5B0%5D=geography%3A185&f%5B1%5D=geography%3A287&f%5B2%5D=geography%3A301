--- v0 (2025-12-11)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="996">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1004">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2085,57 +2085,60 @@
   <si>
     <t>Inmetro Ordinance No. 420 of 04 October 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor energy efficiency ratio standards</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
@@ -2445,53 +2448,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/resolucao-n-1-de-29-de-abril-de-2022-396910853</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
@@ -2913,50 +2913,74 @@
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-and</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revised Refrigerator power consumption standard and power efficiency grade labeling method and inspection method regulation</t>
   </si>
   <si>
     <t>The refrigerators of this regulation are those compliant with CNS 2062 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/revised-refrigerator-power-consumption-standard-and-power-efficiency-grade-labeling-method</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=1&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=0&amp;PDID=0&amp;p0=49</t>
   </si>
   <si>
     <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Dehumidifier Products</t>
   </si>
   <si>
     <t>The dehumidifiers meeting the definition of dehumidifiers as defined in CNS 12492 and promulgated by the Bureau of Standards Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection before marketing.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency-3</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=&amp;PDID=&amp;p0=31</t>
   </si>
@@ -3368,51 +3392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P214"/>
+  <dimension ref="A1:P215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="890.64" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -9895,1581 +9919,1581 @@
       </c>
       <c r="M134" t="s">
         <v>622</v>
       </c>
       <c r="N134" t="s">
         <v>681</v>
       </c>
       <c r="O134" t="s">
         <v>682</v>
       </c>
       <c r="P134" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>684</v>
       </c>
       <c r="B135" t="s">
         <v>685</v>
       </c>
       <c r="C135" t="s">
         <v>49</v>
       </c>
       <c r="D135" t="s">
-        <v>33</v>
+        <v>686</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
         <v>620</v>
       </c>
       <c r="G135" t="s">
         <v>22</v>
       </c>
       <c r="H135">
         <v>2015</v>
       </c>
       <c r="I135">
         <v>2022</v>
       </c>
       <c r="J135" t="s">
         <v>621</v>
       </c>
       <c r="K135" t="s">
         <v>24</v>
       </c>
       <c r="L135" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="M135" t="s">
         <v>622</v>
       </c>
       <c r="N135" t="s">
         <v>27</v>
       </c>
       <c r="O135" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="P135" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B136" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C136" t="s">
         <v>49</v>
       </c>
       <c r="D136" t="s">
         <v>188</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>620</v>
       </c>
       <c r="G136" t="s">
         <v>22</v>
       </c>
       <c r="H136">
         <v>2008</v>
       </c>
       <c r="I136">
         <v>2022</v>
       </c>
       <c r="J136" t="s">
         <v>621</v>
       </c>
       <c r="K136" t="s">
         <v>53</v>
       </c>
       <c r="L136" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="M136" t="s">
         <v>622</v>
       </c>
       <c r="N136" t="s">
         <v>27</v>
       </c>
       <c r="O136" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="P136" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B137" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C137" t="s">
         <v>32</v>
       </c>
       <c r="D137" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>35</v>
       </c>
       <c r="G137" t="s">
         <v>22</v>
       </c>
       <c r="H137">
         <v>1981</v>
       </c>
       <c r="I137">
         <v>2002</v>
       </c>
       <c r="J137" t="s">
         <v>37</v>
       </c>
       <c r="K137" t="s">
         <v>24</v>
       </c>
       <c r="L137"/>
       <c r="M137" t="s">
         <v>161</v>
       </c>
       <c r="N137" t="s">
         <v>178</v>
       </c>
       <c r="O137" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="P137" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B138" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C138" t="s">
         <v>32</v>
       </c>
       <c r="D138" t="s">
         <v>214</v>
       </c>
       <c r="E138" t="s">
         <v>34</v>
       </c>
       <c r="F138" t="s">
         <v>35</v>
       </c>
       <c r="G138" t="s">
         <v>36</v>
       </c>
       <c r="H138">
         <v>2011</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
         <v>37</v>
       </c>
       <c r="K138" t="s">
         <v>24</v>
       </c>
       <c r="L138" t="s">
         <v>215</v>
       </c>
       <c r="M138" t="s">
         <v>39</v>
       </c>
       <c r="N138" t="s">
         <v>27</v>
       </c>
       <c r="O138" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="P138" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B139" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C139" t="s">
         <v>32</v>
       </c>
       <c r="D139" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>35</v>
       </c>
       <c r="G139" t="s">
         <v>36</v>
       </c>
       <c r="H139">
         <v>2003</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
         <v>37</v>
       </c>
       <c r="K139" t="s">
         <v>24</v>
       </c>
       <c r="L139" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="M139" t="s">
         <v>161</v>
       </c>
       <c r="N139" t="s">
         <v>27</v>
       </c>
       <c r="O139" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="P139" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B140" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C140" t="s">
         <v>18</v>
       </c>
       <c r="D140" t="s">
         <v>653</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>21</v>
       </c>
       <c r="G140" t="s">
         <v>36</v>
       </c>
       <c r="H140">
         <v>2021</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
         <v>63</v>
       </c>
       <c r="K140" t="s">
         <v>24</v>
       </c>
       <c r="L140" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M140" t="s">
         <v>64</v>
       </c>
       <c r="N140" t="s">
         <v>27</v>
       </c>
       <c r="O140" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="P140" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B141" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C141" t="s">
         <v>18</v>
       </c>
       <c r="D141" t="s">
         <v>102</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>21</v>
       </c>
       <c r="G141" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H141">
         <v>2021</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>63</v>
       </c>
       <c r="K141" t="s">
         <v>24</v>
       </c>
       <c r="L141" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M141" t="s">
         <v>64</v>
       </c>
       <c r="N141" t="s">
         <v>27</v>
       </c>
       <c r="O141" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="P141" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B142" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C142" t="s">
         <v>18</v>
       </c>
       <c r="D142" t="s">
         <v>226</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
         <v>21</v>
       </c>
       <c r="G142" t="s">
         <v>36</v>
       </c>
       <c r="H142">
         <v>2021</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
         <v>63</v>
       </c>
       <c r="K142" t="s">
         <v>24</v>
       </c>
       <c r="L142" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M142" t="s">
         <v>64</v>
       </c>
       <c r="N142" t="s">
         <v>27</v>
       </c>
       <c r="O142" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="P142" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
         <v>32</v>
       </c>
       <c r="D143" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>35</v>
       </c>
       <c r="G143" t="s">
         <v>36</v>
       </c>
       <c r="H143">
         <v>2021</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
         <v>63</v>
       </c>
       <c r="K143" t="s">
         <v>24</v>
       </c>
       <c r="L143"/>
       <c r="M143" t="s">
         <v>39</v>
       </c>
       <c r="N143" t="s">
         <v>27</v>
       </c>
       <c r="O143" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="P143" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B144" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C144" t="s">
         <v>32</v>
       </c>
       <c r="D144" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
         <v>35</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
         <v>2003</v>
       </c>
       <c r="I144">
         <v>2005</v>
       </c>
       <c r="J144" t="s">
         <v>63</v>
       </c>
       <c r="K144" t="s">
         <v>24</v>
       </c>
       <c r="L144"/>
       <c r="M144" t="s">
         <v>39</v>
       </c>
       <c r="N144" t="s">
         <v>27</v>
       </c>
       <c r="O144" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="P144" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
         <v>32</v>
       </c>
       <c r="D145" t="s">
         <v>398</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
         <v>35</v>
       </c>
       <c r="G145" t="s">
         <v>36</v>
       </c>
       <c r="H145">
         <v>2003</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
         <v>63</v>
       </c>
       <c r="K145" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="L145"/>
       <c r="M145" t="s">
         <v>39</v>
       </c>
       <c r="N145" t="s">
         <v>178</v>
       </c>
       <c r="O145" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="P145" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B146" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C146" t="s">
         <v>32</v>
       </c>
       <c r="D146" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>35</v>
       </c>
       <c r="G146" t="s">
         <v>36</v>
       </c>
       <c r="H146">
         <v>2018</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
         <v>63</v>
       </c>
       <c r="K146" t="s">
         <v>24</v>
       </c>
       <c r="L146"/>
       <c r="M146" t="s">
         <v>39</v>
       </c>
       <c r="N146" t="s">
         <v>27</v>
       </c>
       <c r="O146" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="P146" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B147" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C147" t="s">
         <v>32</v>
       </c>
       <c r="D147" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>35</v>
       </c>
       <c r="G147" t="s">
         <v>36</v>
       </c>
       <c r="H147">
         <v>2016</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
         <v>63</v>
       </c>
       <c r="K147" t="s">
         <v>24</v>
       </c>
       <c r="L147"/>
       <c r="M147" t="s">
         <v>39</v>
       </c>
       <c r="N147" t="s">
         <v>27</v>
       </c>
       <c r="O147" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="P147" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B148"/>
       <c r="C148" t="s">
         <v>32</v>
       </c>
       <c r="D148" t="s">
         <v>33</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>35</v>
       </c>
       <c r="G148" t="s">
         <v>36</v>
       </c>
       <c r="H148">
         <v>2010</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
         <v>63</v>
       </c>
       <c r="K148" t="s">
         <v>24</v>
       </c>
       <c r="L148"/>
       <c r="M148" t="s">
         <v>39</v>
       </c>
       <c r="N148" t="s">
         <v>27</v>
       </c>
       <c r="O148" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="P148" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B149"/>
       <c r="C149" t="s">
         <v>32</v>
       </c>
       <c r="D149" t="s">
         <v>214</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>35</v>
       </c>
       <c r="G149" t="s">
         <v>22</v>
       </c>
       <c r="H149">
         <v>2011</v>
       </c>
       <c r="I149">
         <v>2018</v>
       </c>
       <c r="J149" t="s">
         <v>63</v>
       </c>
       <c r="K149" t="s">
         <v>24</v>
       </c>
       <c r="L149"/>
       <c r="M149" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="N149" t="s">
         <v>27</v>
       </c>
       <c r="O149" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="P149" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B150"/>
       <c r="C150" t="s">
         <v>32</v>
       </c>
       <c r="D150" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>35</v>
       </c>
       <c r="G150" t="s">
         <v>36</v>
       </c>
       <c r="H150">
         <v>2011</v>
       </c>
       <c r="I150">
         <v>2016</v>
       </c>
       <c r="J150" t="s">
         <v>63</v>
       </c>
       <c r="K150" t="s">
         <v>24</v>
       </c>
       <c r="L150"/>
       <c r="M150" t="s">
         <v>39</v>
       </c>
       <c r="N150" t="s">
         <v>27</v>
       </c>
       <c r="O150" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="P150" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
         <v>32</v>
       </c>
       <c r="D151" t="s">
         <v>442</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>35</v>
       </c>
       <c r="G151" t="s">
         <v>36</v>
       </c>
       <c r="H151">
         <v>2015</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
         <v>63</v>
       </c>
       <c r="K151" t="s">
         <v>24</v>
       </c>
       <c r="L151"/>
       <c r="M151" t="s">
         <v>39</v>
       </c>
       <c r="N151" t="s">
         <v>27</v>
       </c>
       <c r="O151" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="P151" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B152"/>
       <c r="C152" t="s">
         <v>32</v>
       </c>
       <c r="D152" t="s">
         <v>44</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>35</v>
       </c>
       <c r="G152" t="s">
         <v>36</v>
       </c>
       <c r="H152">
         <v>2015</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
         <v>63</v>
       </c>
       <c r="K152" t="s">
         <v>24</v>
       </c>
       <c r="L152"/>
       <c r="M152" t="s">
         <v>39</v>
       </c>
       <c r="N152" t="s">
         <v>27</v>
       </c>
       <c r="O152" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="P152" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B153" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C153" t="s">
         <v>32</v>
       </c>
       <c r="D153" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
       <c r="F153" t="s">
         <v>35</v>
       </c>
       <c r="G153" t="s">
         <v>22</v>
       </c>
       <c r="H153">
         <v>2001</v>
       </c>
       <c r="I153">
         <v>2018</v>
       </c>
       <c r="J153" t="s">
         <v>63</v>
       </c>
       <c r="K153" t="s">
         <v>24</v>
       </c>
       <c r="L153"/>
       <c r="M153" t="s">
         <v>39</v>
       </c>
       <c r="N153" t="s">
         <v>27</v>
       </c>
       <c r="O153" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="P153" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
         <v>32</v>
       </c>
       <c r="D154" t="s">
         <v>277</v>
       </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
         <v>35</v>
       </c>
       <c r="G154" t="s">
         <v>36</v>
       </c>
       <c r="H154">
         <v>2009</v>
       </c>
       <c r="I154"/>
       <c r="J154" t="s">
         <v>63</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
       <c r="L154"/>
       <c r="M154" t="s">
         <v>39</v>
       </c>
       <c r="N154" t="s">
         <v>27</v>
       </c>
       <c r="O154" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="P154" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
         <v>32</v>
       </c>
       <c r="D155" t="s">
         <v>33</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>35</v>
       </c>
       <c r="G155" t="s">
         <v>36</v>
       </c>
       <c r="H155">
         <v>2012</v>
       </c>
       <c r="I155"/>
       <c r="J155" t="s">
         <v>63</v>
       </c>
       <c r="K155" t="s">
         <v>24</v>
       </c>
       <c r="L155"/>
       <c r="M155" t="s">
         <v>39</v>
       </c>
       <c r="N155" t="s">
         <v>27</v>
       </c>
       <c r="O155" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="P155" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
         <v>32</v>
       </c>
       <c r="D156" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
         <v>35</v>
       </c>
       <c r="G156" t="s">
         <v>36</v>
       </c>
       <c r="H156">
         <v>2014</v>
       </c>
       <c r="I156"/>
       <c r="J156" t="s">
         <v>63</v>
       </c>
       <c r="K156" t="s">
         <v>24</v>
       </c>
       <c r="L156"/>
       <c r="M156" t="s">
         <v>39</v>
       </c>
       <c r="N156" t="s">
         <v>27</v>
       </c>
       <c r="O156" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="P156" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B157" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C157" t="s">
         <v>32</v>
       </c>
       <c r="D157" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>35</v>
       </c>
       <c r="G157" t="s">
         <v>36</v>
       </c>
       <c r="H157">
         <v>2002</v>
       </c>
       <c r="I157"/>
       <c r="J157" t="s">
         <v>63</v>
       </c>
       <c r="K157" t="s">
         <v>24</v>
       </c>
       <c r="L157"/>
       <c r="M157" t="s">
         <v>39</v>
       </c>
       <c r="N157" t="s">
         <v>27</v>
       </c>
       <c r="O157" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="P157"/>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B158" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C158" t="s">
         <v>32</v>
       </c>
       <c r="D158" t="s">
         <v>647</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>35</v>
       </c>
       <c r="G158" t="s">
         <v>22</v>
       </c>
       <c r="H158">
         <v>2002</v>
       </c>
       <c r="I158">
         <v>2016</v>
       </c>
       <c r="J158" t="s">
         <v>63</v>
       </c>
       <c r="K158" t="s">
         <v>24</v>
       </c>
       <c r="L158"/>
       <c r="M158" t="s">
         <v>39</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="P158" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B159" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C159" t="s">
         <v>32</v>
       </c>
       <c r="D159" t="s">
         <v>102</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
         <v>35</v>
       </c>
       <c r="G159" t="s">
         <v>22</v>
       </c>
       <c r="H159">
         <v>2000</v>
       </c>
       <c r="I159">
         <v>2018</v>
       </c>
       <c r="J159" t="s">
         <v>63</v>
       </c>
       <c r="K159" t="s">
         <v>24</v>
       </c>
       <c r="L159"/>
       <c r="M159" t="s">
         <v>39</v>
       </c>
       <c r="N159" t="s">
         <v>27</v>
       </c>
       <c r="O159" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="P159" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B160"/>
       <c r="C160" t="s">
         <v>32</v>
       </c>
       <c r="D160" t="s">
         <v>226</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
         <v>35</v>
       </c>
       <c r="G160" t="s">
         <v>36</v>
       </c>
       <c r="H160">
         <v>2020</v>
       </c>
       <c r="I160"/>
       <c r="J160" t="s">
         <v>63</v>
       </c>
       <c r="K160" t="s">
         <v>24</v>
       </c>
       <c r="L160"/>
       <c r="M160" t="s">
         <v>39</v>
       </c>
       <c r="N160" t="s">
         <v>27</v>
       </c>
       <c r="O160" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="P160" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B161"/>
       <c r="C161" t="s">
         <v>32</v>
       </c>
       <c r="D161" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E161" t="s">
         <v>20</v>
       </c>
       <c r="F161" t="s">
         <v>35</v>
       </c>
       <c r="G161" t="s">
         <v>36</v>
       </c>
       <c r="H161">
         <v>2010</v>
       </c>
       <c r="I161"/>
       <c r="J161" t="s">
         <v>63</v>
       </c>
       <c r="K161" t="s">
         <v>24</v>
       </c>
       <c r="L161"/>
       <c r="M161" t="s">
         <v>39</v>
       </c>
       <c r="N161" t="s">
         <v>27</v>
       </c>
       <c r="O161" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="P161" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B162"/>
       <c r="C162" t="s">
         <v>32</v>
       </c>
       <c r="D162" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>35</v>
       </c>
       <c r="G162" t="s">
         <v>36</v>
       </c>
       <c r="H162">
         <v>2018</v>
       </c>
       <c r="I162"/>
       <c r="J162" t="s">
         <v>63</v>
       </c>
       <c r="K162" t="s">
         <v>24</v>
       </c>
       <c r="L162"/>
       <c r="M162" t="s">
         <v>39</v>
       </c>
       <c r="N162" t="s">
         <v>27</v>
       </c>
       <c r="O162" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="P162" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B163" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C163" t="s">
         <v>32</v>
       </c>
       <c r="D163" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
         <v>35</v>
       </c>
       <c r="G163" t="s">
         <v>36</v>
       </c>
       <c r="H163">
         <v>2020</v>
       </c>
       <c r="I163"/>
       <c r="J163" t="s">
         <v>63</v>
       </c>
       <c r="K163" t="s">
         <v>24</v>
       </c>
       <c r="L163"/>
       <c r="M163" t="s">
         <v>39</v>
       </c>
       <c r="N163" t="s">
         <v>27</v>
       </c>
       <c r="O163" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="P163" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B164" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C164" t="s">
         <v>32</v>
       </c>
       <c r="D164" t="s">
         <v>154</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
         <v>35</v>
       </c>
       <c r="G164" t="s">
         <v>36</v>
       </c>
       <c r="H164">
         <v>2002</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
         <v>63</v>
       </c>
       <c r="K164" t="s">
         <v>24</v>
       </c>
       <c r="L164"/>
       <c r="M164" t="s">
         <v>39</v>
       </c>
       <c r="N164" t="s">
         <v>27</v>
       </c>
       <c r="O164" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="P164" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B165" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C165" t="s">
         <v>18</v>
       </c>
       <c r="D165" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
       <c r="G165" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H165">
         <v>2021</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
         <v>63</v>
       </c>
       <c r="K165" t="s">
         <v>24</v>
       </c>
       <c r="L165" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="M165" t="s">
         <v>64</v>
       </c>
       <c r="N165" t="s">
         <v>27</v>
       </c>
       <c r="O165" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="P165" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B166" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C166" t="s">
         <v>18</v>
       </c>
       <c r="D166" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
         <v>36</v>
       </c>
       <c r="H166">
         <v>2021</v>
       </c>
       <c r="I166"/>
       <c r="J166" t="s">
         <v>63</v>
       </c>
       <c r="K166" t="s">
         <v>24</v>
       </c>
       <c r="L166"/>
       <c r="M166" t="s">
         <v>26</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="P166" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B167" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C167" t="s">
         <v>18</v>
       </c>
       <c r="D167" t="s">
         <v>154</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>21</v>
       </c>
       <c r="G167" t="s">
         <v>22</v>
       </c>
       <c r="H167">
         <v>2015</v>
       </c>
       <c r="I167">
         <v>2018</v>
       </c>
       <c r="J167" t="s">
         <v>63</v>
       </c>
       <c r="K167" t="s">
         <v>24</v>
       </c>
       <c r="L167" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="M167" t="s">
         <v>26</v>
       </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="P167" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B168" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C168" t="s">
         <v>18</v>
       </c>
       <c r="D168" t="s">
-        <v>804</v>
+        <v>686</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>620</v>
       </c>
       <c r="G168" t="s">
         <v>22</v>
       </c>
       <c r="H168">
         <v>2013</v>
       </c>
       <c r="I168">
         <v>2016</v>
       </c>
       <c r="J168" t="s">
         <v>63</v>
       </c>
       <c r="K168" t="s">
         <v>24</v>
       </c>
       <c r="L168" t="s">
         <v>805</v>
       </c>
@@ -13211,51 +13235,51 @@
       </c>
       <c r="G204" t="s">
         <v>36</v>
       </c>
       <c r="H204">
         <v>2015</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
         <v>37</v>
       </c>
       <c r="K204" t="s">
         <v>24</v>
       </c>
       <c r="L204"/>
       <c r="M204" t="s">
         <v>39</v>
       </c>
       <c r="N204" t="s">
         <v>27</v>
       </c>
       <c r="O204" t="s">
         <v>951</v>
       </c>
       <c r="P204" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>952</v>
       </c>
       <c r="B205" t="s">
         <v>953</v>
       </c>
       <c r="C205" t="s">
         <v>32</v>
       </c>
       <c r="D205" t="s">
         <v>113</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>21</v>
       </c>
       <c r="G205" t="s">
         <v>36</v>
       </c>
       <c r="H205">
@@ -13314,429 +13338,477 @@
       <c r="K206" t="s">
         <v>24</v>
       </c>
       <c r="L206"/>
       <c r="M206" t="s">
         <v>39</v>
       </c>
       <c r="N206" t="s">
         <v>27</v>
       </c>
       <c r="O206" t="s">
         <v>958</v>
       </c>
       <c r="P206" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>960</v>
       </c>
       <c r="B207" t="s">
         <v>961</v>
       </c>
       <c r="C207" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D207" t="s">
-        <v>102</v>
+        <v>962</v>
       </c>
       <c r="E207" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F207" t="s">
-        <v>620</v>
+        <v>35</v>
       </c>
       <c r="G207" t="s">
-        <v>22</v>
+        <v>963</v>
       </c>
       <c r="H207">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="I207">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="J207" t="s">
-        <v>37</v>
+        <v>964</v>
       </c>
       <c r="K207" t="s">
         <v>24</v>
       </c>
       <c r="L207"/>
       <c r="M207" t="s">
-        <v>39</v>
+        <v>965</v>
       </c>
       <c r="N207" t="s">
         <v>27</v>
       </c>
       <c r="O207" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="P207" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="B208" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="C208" t="s">
         <v>32</v>
       </c>
       <c r="D208" t="s">
-        <v>214</v>
+        <v>102</v>
       </c>
       <c r="E208" t="s">
         <v>34</v>
       </c>
       <c r="F208" t="s">
         <v>620</v>
       </c>
       <c r="G208" t="s">
         <v>22</v>
       </c>
       <c r="H208">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I208">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J208" t="s">
         <v>37</v>
       </c>
       <c r="K208" t="s">
         <v>24</v>
       </c>
-      <c r="L208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L208"/>
       <c r="M208" t="s">
         <v>39</v>
       </c>
       <c r="N208" t="s">
         <v>27</v>
       </c>
       <c r="O208" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="P208" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B209" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C209" t="s">
         <v>32</v>
       </c>
       <c r="D209" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="E209" t="s">
         <v>34</v>
       </c>
       <c r="F209" t="s">
         <v>620</v>
       </c>
       <c r="G209" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H209">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I209"/>
+        <v>2011</v>
+      </c>
+      <c r="I209">
+        <v>2011</v>
+      </c>
       <c r="J209" t="s">
         <v>37</v>
       </c>
       <c r="K209" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L209"/>
+        <v>24</v>
+      </c>
+      <c r="L209" t="s">
+        <v>215</v>
+      </c>
       <c r="M209" t="s">
         <v>39</v>
       </c>
       <c r="N209" t="s">
         <v>27</v>
       </c>
       <c r="O209" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="P209" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B210" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C210" t="s">
         <v>32</v>
       </c>
       <c r="D210" t="s">
-        <v>974</v>
+        <v>242</v>
       </c>
       <c r="E210" t="s">
         <v>34</v>
       </c>
       <c r="F210" t="s">
         <v>620</v>
       </c>
       <c r="G210" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H210">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I210"/>
       <c r="J210" t="s">
-        <v>975</v>
+        <v>37</v>
       </c>
       <c r="K210" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="L210"/>
       <c r="M210" t="s">
         <v>39</v>
       </c>
       <c r="N210" t="s">
         <v>27</v>
       </c>
       <c r="O210" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="P210" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B211" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="C211" t="s">
         <v>32</v>
       </c>
       <c r="D211" t="s">
-        <v>512</v>
+        <v>982</v>
       </c>
       <c r="E211" t="s">
         <v>34</v>
       </c>
       <c r="F211" t="s">
         <v>620</v>
       </c>
       <c r="G211" t="s">
         <v>22</v>
       </c>
       <c r="H211">
         <v>2010</v>
       </c>
       <c r="I211">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J211" t="s">
-        <v>37</v>
+        <v>983</v>
       </c>
       <c r="K211" t="s">
         <v>24</v>
       </c>
-      <c r="L211" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L211"/>
       <c r="M211" t="s">
         <v>39</v>
       </c>
       <c r="N211" t="s">
         <v>27</v>
       </c>
       <c r="O211" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="P211" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B212" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C212" t="s">
         <v>32</v>
       </c>
       <c r="D212" t="s">
-        <v>154</v>
+        <v>512</v>
       </c>
       <c r="E212" t="s">
         <v>34</v>
       </c>
       <c r="F212" t="s">
         <v>620</v>
       </c>
       <c r="G212" t="s">
         <v>22</v>
       </c>
       <c r="H212">
         <v>2010</v>
       </c>
       <c r="I212">
         <v>2010</v>
       </c>
       <c r="J212" t="s">
         <v>37</v>
       </c>
       <c r="K212" t="s">
         <v>24</v>
       </c>
       <c r="L212" t="s">
-        <v>928</v>
+        <v>988</v>
       </c>
       <c r="M212" t="s">
         <v>39</v>
       </c>
       <c r="N212" t="s">
         <v>27</v>
       </c>
       <c r="O212" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="P212" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B213" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C213" t="s">
         <v>32</v>
       </c>
       <c r="D213" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="E213" t="s">
         <v>34</v>
       </c>
       <c r="F213" t="s">
-        <v>35</v>
+        <v>620</v>
       </c>
       <c r="G213" t="s">
         <v>22</v>
       </c>
       <c r="H213">
         <v>2010</v>
       </c>
       <c r="I213">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J213" t="s">
         <v>37</v>
       </c>
       <c r="K213" t="s">
         <v>24</v>
       </c>
       <c r="L213" t="s">
-        <v>989</v>
+        <v>928</v>
       </c>
       <c r="M213" t="s">
         <v>39</v>
       </c>
       <c r="N213" t="s">
         <v>27</v>
       </c>
       <c r="O213" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="P213" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="B214" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="C214" t="s">
         <v>32</v>
       </c>
       <c r="D214" t="s">
         <v>33</v>
       </c>
       <c r="E214" t="s">
         <v>34</v>
       </c>
       <c r="F214" t="s">
         <v>35</v>
       </c>
       <c r="G214" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H214">
         <v>2010</v>
       </c>
-      <c r="I214"/>
+      <c r="I214">
+        <v>2017</v>
+      </c>
       <c r="J214" t="s">
         <v>37</v>
       </c>
       <c r="K214" t="s">
         <v>24</v>
       </c>
       <c r="L214" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="M214" t="s">
         <v>39</v>
       </c>
       <c r="N214" t="s">
         <v>27</v>
       </c>
       <c r="O214" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="P214" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16">
+      <c r="A215" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C215" t="s">
+        <v>32</v>
+      </c>
+      <c r="D215" t="s">
+        <v>33</v>
+      </c>
+      <c r="E215" t="s">
+        <v>34</v>
+      </c>
+      <c r="F215" t="s">
+        <v>35</v>
+      </c>
+      <c r="G215" t="s">
+        <v>36</v>
+      </c>
+      <c r="H215">
+        <v>2010</v>
+      </c>
+      <c r="I215"/>
+      <c r="J215" t="s">
+        <v>37</v>
+      </c>
+      <c r="K215" t="s">
+        <v>24</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M215" t="s">
+        <v>39</v>
+      </c>
+      <c r="N215" t="s">
+        <v>27</v>
+      </c>
+      <c r="O215" t="s">
+        <v>1003</v>
+      </c>
+      <c r="P215" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>