--- v1 (2025-12-26)
+++ v2 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -543,57 +543,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
@@ -681,53 +684,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/resolucao-n-1-de-29-de-abril-de-2022-396910853</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
@@ -1035,50 +1035,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>ZS IEC 62257-9-8</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 The Standard has been gazetted but has not entered into force yet.</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Zambia Standards Bureau (ZABS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/zs-iec-62257-9-8</t>
@@ -1407,51 +1431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="469.457" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2732,439 +2756,439 @@
       </c>
       <c r="M27" t="s">
         <v>105</v>
       </c>
       <c r="N27" t="s">
         <v>169</v>
       </c>
       <c r="O27" t="s">
         <v>170</v>
       </c>
       <c r="P27" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>172</v>
       </c>
       <c r="B28" t="s">
         <v>173</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>174</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>103</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28">
         <v>2022</v>
       </c>
       <c r="J28" t="s">
         <v>104</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M28" t="s">
         <v>105</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>120</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>103</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2008</v>
       </c>
       <c r="I29">
         <v>2022</v>
       </c>
       <c r="J29" t="s">
         <v>104</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M29" t="s">
         <v>105</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>138</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>76</v>
       </c>
       <c r="H30">
         <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>48</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M30" t="s">
         <v>49</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>95</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H31">
         <v>2021</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>48</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M31" t="s">
         <v>49</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>76</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>48</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M32" t="s">
         <v>49</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B33" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>48</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M33" t="s">
         <v>49</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>76</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>48</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>26</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2015</v>
       </c>
       <c r="I35">
         <v>2018</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M35" t="s">
         <v>26</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P35" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>103</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2013</v>
       </c>
       <c r="I36">
         <v>2016</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>219</v>
       </c>
@@ -4431,87 +4455,135 @@
       </c>
       <c r="L62" t="s">
         <v>334</v>
       </c>
       <c r="M62" t="s">
         <v>272</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>335</v>
       </c>
       <c r="P62" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>336</v>
       </c>
       <c r="B63" t="s">
         <v>337</v>
       </c>
       <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" t="s">
         <v>338</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F63" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" t="s">
         <v>339</v>
       </c>
-      <c r="G63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I63"/>
+        <v>2026</v>
+      </c>
+      <c r="I63">
+        <v>2026</v>
+      </c>
       <c r="J63" t="s">
         <v>340</v>
       </c>
       <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>341</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>342</v>
+      </c>
+      <c r="P63" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>344</v>
+      </c>
+      <c r="B64" t="s">
+        <v>345</v>
+      </c>
+      <c r="C64" t="s">
+        <v>346</v>
+      </c>
+      <c r="D64" t="s">
+        <v>322</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64" t="s">
+        <v>347</v>
+      </c>
+      <c r="G64" t="s">
+        <v>76</v>
+      </c>
+      <c r="H64">
+        <v>2021</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>348</v>
+      </c>
+      <c r="K64" t="s">
         <v>167</v>
       </c>
-      <c r="L63" t="s">
-[...5 lines deleted...]
-      <c r="N63" t="s">
+      <c r="L64" t="s">
+        <v>349</v>
+      </c>
+      <c r="M64" t="s">
+        <v>350</v>
+      </c>
+      <c r="N64" t="s">
         <v>169</v>
       </c>
-      <c r="O63" t="s">
-[...2 lines deleted...]
-      <c r="P63"/>
+      <c r="O64" t="s">
+        <v>351</v>
+      </c>
+      <c r="P64"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>