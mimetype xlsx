--- v1 (2025-12-06)
+++ v2 (2026-09-27)
@@ -459,57 +459,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
@@ -580,53 +583,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-14-2021-application-minimum-energy</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
@@ -2347,409 +2347,409 @@
       </c>
       <c r="M21" t="s">
         <v>75</v>
       </c>
       <c r="N21" t="s">
         <v>141</v>
       </c>
       <c r="O21" t="s">
         <v>142</v>
       </c>
       <c r="P21" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>144</v>
       </c>
       <c r="B22" t="s">
         <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>146</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2015</v>
       </c>
       <c r="I22">
         <v>2022</v>
       </c>
       <c r="J22" t="s">
         <v>74</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M22" t="s">
         <v>75</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2008</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>74</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M23" t="s">
         <v>75</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>109</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>45</v>
       </c>
       <c r="H24">
         <v>2021</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H25">
         <v>2021</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>45</v>
       </c>
       <c r="H26">
         <v>2021</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>45</v>
       </c>
       <c r="H27">
         <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="P27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>51</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28">
         <v>2018</v>
       </c>
       <c r="J28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="P28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2016</v>
       </c>
       <c r="J29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
         <v>186</v>
       </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>187</v>
       </c>
       <c r="P29" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>189</v>
       </c>
       <c r="B30" t="s">