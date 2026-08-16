--- v2 (2026-02-07)
+++ v3 (2026-08-16)
@@ -4374,50 +4374,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4513,53 +4516,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -16584,51 +16584,51 @@
       </c>
       <c r="P228" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>1247</v>
       </c>
       <c r="B229" t="s">
         <v>1248</v>
       </c>
       <c r="C229" t="s">
         <v>18</v>
       </c>
       <c r="D229" t="s">
         <v>253</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>968</v>
       </c>
       <c r="G229" t="s">
-        <v>75</v>
+        <v>1242</v>
       </c>
       <c r="H229">
         <v>1989</v>
       </c>
       <c r="I229">
         <v>2013</v>
       </c>
       <c r="J229" t="s">
         <v>51</v>
       </c>
       <c r="K229" t="s">
         <v>24</v>
       </c>
       <c r="L229" t="s">
         <v>254</v>
       </c>
       <c r="M229" t="s">
         <v>26</v>
       </c>
       <c r="N229" t="s">
         <v>34</v>
       </c>
       <c r="O229" t="s">
         <v>1249</v>
       </c>
@@ -18426,539 +18426,539 @@
       </c>
       <c r="P265" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>1421</v>
       </c>
       <c r="B266" t="s">
         <v>1422</v>
       </c>
       <c r="C266" t="s">
         <v>18</v>
       </c>
       <c r="D266" t="s">
         <v>214</v>
       </c>
       <c r="E266" t="s">
         <v>20</v>
       </c>
       <c r="F266" t="s">
         <v>968</v>
       </c>
       <c r="G266" t="s">
-        <v>22</v>
+        <v>1423</v>
       </c>
       <c r="H266">
         <v>2012</v>
       </c>
       <c r="I266"/>
       <c r="J266" t="s">
         <v>23</v>
       </c>
       <c r="K266" t="s">
         <v>24</v>
       </c>
       <c r="L266" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="M266" t="s">
         <v>1312</v>
       </c>
       <c r="N266" t="s">
         <v>27</v>
       </c>
       <c r="O266" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="P266" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B267" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="C267" t="s">
         <v>18</v>
       </c>
       <c r="D267" t="s">
         <v>332</v>
       </c>
       <c r="E267" t="s">
         <v>20</v>
       </c>
       <c r="F267" t="s">
         <v>968</v>
       </c>
       <c r="G267" t="s">
         <v>22</v>
       </c>
       <c r="H267">
         <v>2020</v>
       </c>
       <c r="I267"/>
       <c r="J267" t="s">
         <v>23</v>
       </c>
       <c r="K267" t="s">
         <v>24</v>
       </c>
       <c r="L267" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="M267" t="s">
         <v>1312</v>
       </c>
       <c r="N267" t="s">
         <v>27</v>
       </c>
       <c r="O267" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="P267" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B268" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C268" t="s">
         <v>18</v>
       </c>
       <c r="D268" t="s">
         <v>259</v>
       </c>
       <c r="E268" t="s">
         <v>20</v>
       </c>
       <c r="F268" t="s">
         <v>968</v>
       </c>
       <c r="G268" t="s">
         <v>75</v>
       </c>
       <c r="H268">
         <v>2003</v>
       </c>
       <c r="I268">
         <v>2013</v>
       </c>
       <c r="J268" t="s">
         <v>51</v>
       </c>
       <c r="K268" t="s">
         <v>24</v>
       </c>
       <c r="L268" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="M268" t="s">
         <v>26</v>
       </c>
       <c r="N268" t="s">
         <v>34</v>
       </c>
       <c r="O268" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="P268" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B269" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="C269" t="s">
         <v>18</v>
       </c>
       <c r="D269" t="s">
         <v>1122</v>
       </c>
       <c r="E269" t="s">
         <v>20</v>
       </c>
       <c r="F269" t="s">
         <v>968</v>
       </c>
       <c r="G269" t="s">
         <v>75</v>
       </c>
       <c r="H269">
         <v>2003</v>
       </c>
       <c r="I269">
         <v>2013</v>
       </c>
       <c r="J269" t="s">
         <v>51</v>
       </c>
       <c r="K269" t="s">
         <v>24</v>
       </c>
       <c r="L269" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="M269" t="s">
         <v>26</v>
       </c>
       <c r="N269" t="s">
         <v>34</v>
       </c>
       <c r="O269" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="P269" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B270" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C270" t="s">
         <v>18</v>
       </c>
       <c r="D270" t="s">
         <v>265</v>
       </c>
       <c r="E270" t="s">
         <v>20</v>
       </c>
       <c r="F270" t="s">
         <v>968</v>
       </c>
       <c r="G270" t="s">
         <v>22</v>
       </c>
       <c r="H270">
         <v>2013</v>
       </c>
       <c r="I270"/>
       <c r="J270" t="s">
         <v>51</v>
       </c>
       <c r="K270" t="s">
         <v>24</v>
       </c>
       <c r="L270" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="M270" t="s">
         <v>26</v>
       </c>
       <c r="N270" t="s">
         <v>34</v>
       </c>
       <c r="O270" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="P270" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B271" t="s">
         <v>50</v>
       </c>
       <c r="C271" t="s">
         <v>18</v>
       </c>
       <c r="D271" t="s">
         <v>68</v>
       </c>
       <c r="E271" t="s">
         <v>20</v>
       </c>
       <c r="F271" t="s">
         <v>968</v>
       </c>
       <c r="G271" t="s">
         <v>22</v>
       </c>
       <c r="H271">
         <v>2013</v>
       </c>
       <c r="I271"/>
       <c r="J271" t="s">
         <v>23</v>
       </c>
       <c r="K271" t="s">
         <v>24</v>
       </c>
       <c r="L271" t="s">
         <v>52</v>
       </c>
       <c r="M271" t="s">
         <v>1312</v>
       </c>
       <c r="N271" t="s">
         <v>34</v>
       </c>
       <c r="O271" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="P271" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B272" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C272" t="s">
         <v>18</v>
       </c>
       <c r="D272" t="s">
         <v>172</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
         <v>968</v>
       </c>
       <c r="G272" t="s">
         <v>75</v>
       </c>
       <c r="H272">
         <v>2008</v>
       </c>
       <c r="I272">
         <v>2013</v>
       </c>
       <c r="J272" t="s">
         <v>51</v>
       </c>
       <c r="K272" t="s">
         <v>24</v>
       </c>
       <c r="L272" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="M272" t="s">
         <v>26</v>
       </c>
       <c r="N272" t="s">
         <v>34</v>
       </c>
       <c r="O272" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="P272" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B273" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C273" t="s">
         <v>18</v>
       </c>
       <c r="D273" t="s">
         <v>63</v>
       </c>
       <c r="E273" t="s">
         <v>20</v>
       </c>
       <c r="F273" t="s">
         <v>968</v>
       </c>
       <c r="G273" t="s">
         <v>22</v>
       </c>
       <c r="H273">
         <v>2014</v>
       </c>
       <c r="I273"/>
       <c r="J273" t="s">
         <v>51</v>
       </c>
       <c r="K273" t="s">
         <v>24</v>
       </c>
       <c r="L273" t="s">
         <v>58</v>
       </c>
       <c r="M273" t="s">
         <v>1312</v>
       </c>
       <c r="N273" t="s">
         <v>27</v>
       </c>
       <c r="O273" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="P273" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B274" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C274" t="s">
         <v>18</v>
       </c>
       <c r="D274" t="s">
         <v>57</v>
       </c>
       <c r="E274" t="s">
         <v>20</v>
       </c>
       <c r="F274" t="s">
         <v>968</v>
       </c>
       <c r="G274" t="s">
         <v>22</v>
       </c>
       <c r="H274">
         <v>2014</v>
       </c>
       <c r="I274"/>
       <c r="J274" t="s">
         <v>51</v>
       </c>
       <c r="K274" t="s">
         <v>24</v>
       </c>
       <c r="L274" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="M274" t="s">
         <v>1312</v>
       </c>
       <c r="N274" t="s">
         <v>27</v>
       </c>
       <c r="O274" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="P274" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B275" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C275" t="s">
         <v>18</v>
       </c>
       <c r="D275" t="s">
         <v>259</v>
       </c>
       <c r="E275" t="s">
         <v>20</v>
       </c>
       <c r="F275" t="s">
         <v>968</v>
       </c>
       <c r="G275" t="s">
         <v>75</v>
       </c>
       <c r="H275">
         <v>2013</v>
       </c>
       <c r="I275">
         <v>2020</v>
       </c>
       <c r="J275" t="s">
         <v>51</v>
       </c>
       <c r="K275" t="s">
         <v>24</v>
       </c>
       <c r="L275" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="M275" t="s">
         <v>26</v>
       </c>
       <c r="N275" t="s">
         <v>34</v>
       </c>
       <c r="O275" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="P275" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B276" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C276" t="s">
         <v>18</v>
       </c>
       <c r="D276" t="s">
         <v>288</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>968</v>
       </c>
       <c r="G276" t="s">
-        <v>1470</v>
+        <v>1423</v>
       </c>
       <c r="H276">
         <v>2014</v>
       </c>
       <c r="I276">
         <v>2015</v>
       </c>
       <c r="J276" t="s">
         <v>51</v>
       </c>
       <c r="K276" t="s">
         <v>160</v>
       </c>
       <c r="L276" t="s">
         <v>1471</v>
       </c>
       <c r="M276" t="s">
         <v>26</v>
       </c>
       <c r="N276" t="s">
         <v>34</v>
       </c>
       <c r="O276" t="s">
         <v>1472</v>
       </c>
@@ -19704,51 +19704,51 @@
       </c>
       <c r="P291" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>1549</v>
       </c>
       <c r="B292" t="s">
         <v>126</v>
       </c>
       <c r="C292" t="s">
         <v>18</v>
       </c>
       <c r="D292" t="s">
         <v>45</v>
       </c>
       <c r="E292" t="s">
         <v>20</v>
       </c>
       <c r="F292" t="s">
         <v>968</v>
       </c>
       <c r="G292" t="s">
-        <v>1470</v>
+        <v>1423</v>
       </c>
       <c r="H292">
         <v>2020</v>
       </c>
       <c r="I292"/>
       <c r="J292" t="s">
         <v>23</v>
       </c>
       <c r="K292" t="s">
         <v>24</v>
       </c>
       <c r="L292" t="s">
         <v>127</v>
       </c>
       <c r="M292" t="s">
         <v>1312</v>
       </c>
       <c r="N292" t="s">
         <v>34</v>
       </c>
       <c r="O292" t="s">
         <v>1550</v>
       </c>
       <c r="P292" t="s">
         <v>1551</v>
@@ -19992,51 +19992,51 @@
       </c>
       <c r="P297" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>1573</v>
       </c>
       <c r="B298" t="s">
         <v>1574</v>
       </c>
       <c r="C298" t="s">
         <v>18</v>
       </c>
       <c r="D298" t="s">
         <v>927</v>
       </c>
       <c r="E298" t="s">
         <v>20</v>
       </c>
       <c r="F298" t="s">
         <v>968</v>
       </c>
       <c r="G298" t="s">
-        <v>1470</v>
+        <v>1423</v>
       </c>
       <c r="H298">
         <v>2021</v>
       </c>
       <c r="I298"/>
       <c r="J298" t="s">
         <v>23</v>
       </c>
       <c r="K298" t="s">
         <v>1575</v>
       </c>
       <c r="L298" t="s">
         <v>1576</v>
       </c>
       <c r="M298" t="s">
         <v>1312</v>
       </c>
       <c r="N298" t="s">
         <v>929</v>
       </c>
       <c r="O298" t="s">
         <v>1577</v>
       </c>
       <c r="P298" t="s">
         <v>1578</v>