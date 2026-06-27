--- v1 (2026-02-07)
+++ v2 (2026-06-27)
@@ -10233,51 +10233,51 @@
       </c>
       <c r="P132" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>771</v>
       </c>
       <c r="B133" t="s">
         <v>772</v>
       </c>
       <c r="C133" t="s">
         <v>18</v>
       </c>
       <c r="D133" t="s">
         <v>137</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
         <v>520</v>
       </c>
       <c r="G133" t="s">
-        <v>22</v>
+        <v>766</v>
       </c>
       <c r="H133">
         <v>1989</v>
       </c>
       <c r="I133">
         <v>2013</v>
       </c>
       <c r="J133" t="s">
         <v>69</v>
       </c>
       <c r="K133" t="s">
         <v>24</v>
       </c>
       <c r="L133" t="s">
         <v>138</v>
       </c>
       <c r="M133" t="s">
         <v>49</v>
       </c>
       <c r="N133" t="s">
         <v>27</v>
       </c>
       <c r="O133" t="s">
         <v>773</v>
       </c>