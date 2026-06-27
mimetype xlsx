--- v0 (2025-12-12)
+++ v1 (2026-06-27)
@@ -6043,51 +6043,51 @@
       </c>
       <c r="P70" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>451</v>
       </c>
       <c r="B71" t="s">
         <v>452</v>
       </c>
       <c r="C71" t="s">
         <v>31</v>
       </c>
       <c r="D71" t="s">
         <v>104</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>49</v>
       </c>
       <c r="G71" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H71">
         <v>2021</v>
       </c>
       <c r="I71">
         <v>2024</v>
       </c>
       <c r="J71" t="s">
         <v>453</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
         <v>454</v>
       </c>
       <c r="M71" t="s">
         <v>36</v>
       </c>
       <c r="N71" t="s">
         <v>37</v>
       </c>
       <c r="O71" t="s">
         <v>455</v>
       </c>