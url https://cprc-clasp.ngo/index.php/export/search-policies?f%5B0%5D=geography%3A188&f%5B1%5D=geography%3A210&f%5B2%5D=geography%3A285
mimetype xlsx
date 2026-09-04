--- v0 (2025-11-12)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -113,75 +113,81 @@
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -189,200 +195,352 @@
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...5 lines deleted...]
-    <t>Egyptian Organization for Standards and Quality</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Electric Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for electric storage water heaters. It applies to domestic electrical water heaters and storage in a thermally well-insulated container that has a device to control the water temperature, uses mains electricity as the only power source, and has a rated water storage capacity exceeding 50 L but not exceeding 300 L.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Water Heating</t>
   </si>
   <si>
     <t>IEC 60379</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-labeling-scheme-electric-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Storage%20Water%20Heaters%202021_Jan_eng_v1.pdf</t>
   </si>
@@ -425,125 +583,99 @@
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Televisions</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for televisions. It applies to televisions used for the reception and display of television broadcasts that use mains electricity as the only power source, have a rated visible diagonal screen size exceeding 50 cm, and have a built-in television tuner. It does not apply to products that display broadcasts by means of front or rear projection.</t>
   </si>
   <si>
     <t>IEC 62087
 ,   
                     IEC 62301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-labeling-scheme-televisions</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Televisions%202021%20Jan_eng_v0.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Washing Machines</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for washing machines. It applies to washing machines used for cleaning and rinsing textiles that use water (with and without a means of extracting excess water from the textiles), use mains electricity as the primary power source, and have a rated washing capacity between 7–10 kg. It does not cover washing machines that use other energy sources or have no spin extraction capability.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC 60456
 ,   
                     JIS C 9606</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-labeling-scheme-washing-machines</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Washing%20Machines%202021%20Jan_eng_v1.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Labeling for Domestic Lighting</t>
   </si>
   <si>
     <t>This policy is under development and will cover labeling requirements for domestic lighting.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/labeling-domestic-lighting</t>
   </si>
   <si>
     <t>https://energia.gob.cl/consultas-publicas/especificaciones-tecnicas-para-el-diseno-de-la-etiqueta-de-eficiencia-energetica-para-lamparas-de-uso-domestico</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
@@ -641,53 +773,50 @@
   <si>
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1167667</t>
   </si>
   <si>
     <t>Resolution No. 4 - Minimum Efficiency Standard for Air Conditioners</t>
   </si>
   <si>
     <t>This policy covers the minimum energy performance standard (MEPS) for air conditioners.</t>
   </si>
   <si>
     <t>ISO 5151:1994</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-4-minimum-efficiency-standard-air-conditioners</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1115032</t>
   </si>
   <si>
     <t>Resolution No. 54 - Labeling for Instantaneous Gas Water Heaters</t>
   </si>
   <si>
     <t>This policy applies to instantaneous gas water heaters.</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>SEC PC N° 6/1-2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-54-labeling-instantaneous-gas-water-heaters</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?i=1104856&amp;f=2017-07-04</t>
   </si>
   <si>
     <t>Resolution No. 6 - Labeling for Clothes Dryers</t>
   </si>
   <si>
     <t>This policy specifies labeling requirements for clothes dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>IEC 61121:2012-04</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-6-labeling-clothes-dryers</t>
@@ -759,53 +888,50 @@
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1073369</t>
   </si>
   <si>
     <t>Resolution No. 74 - Minimum Efficiency Standard for Domestic Refrigerators</t>
   </si>
   <si>
     <t>This policy covers the minimum energy performance standard (MEPS) for domestic refrigerators.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>NCh3000.Of2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-74-minimum-efficiency-standard-domestic-refrigerators</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?i=1073371&amp;f=2015-01-10&amp;p=</t>
   </si>
   <si>
     <t>Resolution No. 8 - Labeling for Dishwashers</t>
   </si>
   <si>
     <t>This policy specifies labeling requirements for electric dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>IEC 60436:2012-04</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-no-8-labeling-dishwashers</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1100327</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Computers</t>
   </si>
   <si>
     <t>Computers under this labelling scheme include desktops, towers or mini-towers, or portable units. These include high-end desktop computers, personal computers, workstations, network computer desktops, X terminal controllers, computer-based point-of-sale retail terminals and tablet PCs. To qualify, the unit must be capable of being powered from a wall outlet, but this does not preclude units that are capable of being powered from a wall outlet and also from a battery. This definition is intended primarily to cover computers sold for use in businesses or homes.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>US ENERGY STAR</t>
   </si>
   <si>
     <t>Electrical and Mechanical Services Department</t>
   </si>
@@ -1379,73 +1505,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="181.527" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1525,2522 +1651,2992 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2016</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>63</v>
       </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>66</v>
       </c>
       <c r="P8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9">
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
         <v>71</v>
       </c>
-      <c r="H9">
-[...9 lines deleted...]
-      <c r="L9"/>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>72</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>95</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>105</v>
       </c>
-      <c r="B15" t="s">
+      <c r="P15" t="s">
         <v>106</v>
-      </c>
-[...40 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="I16">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J16" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>110</v>
       </c>
-      <c r="N16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="I17">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="I18">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J18" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>93</v>
+      </c>
+      <c r="H23">
+        <v>2020</v>
+      </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
       <c r="M23" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>166</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>71</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>173</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>160</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="I26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J26" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="M26" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>167</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G27" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>1995</v>
+      </c>
+      <c r="I27">
+        <v>2021</v>
+      </c>
       <c r="J27" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="M27" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="P27" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="B28" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="C28" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D28" t="s">
-        <v>190</v>
+        <v>54</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F28" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>1996</v>
+      </c>
+      <c r="I28">
+        <v>2021</v>
+      </c>
       <c r="J28" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="M28" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>177</v>
       </c>
       <c r="C29" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G29" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2003</v>
+      </c>
+      <c r="I29">
+        <v>2022</v>
+      </c>
       <c r="J29" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="M29" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="P29" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="B30" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D30" t="s">
-        <v>201</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F30" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G30" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>1997</v>
+      </c>
+      <c r="I30">
+        <v>2021</v>
+      </c>
       <c r="J30" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K30" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="M30" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="P30" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="B31" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
       <c r="C31" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H31">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="M31" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="P31" t="s">
-        <v>211</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="B32" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="C32" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H32">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="K32" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="M32" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="P32" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="B33" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="P33" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="B34" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>208</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="G34" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2008</v>
+      </c>
+      <c r="I34">
+        <v>2020</v>
+      </c>
       <c r="J34" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="M34" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O34" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="P34" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="B35" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="C35" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H35">
         <v>2011</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="M35" t="s">
-        <v>159</v>
+        <v>219</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="P35" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B36" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="D36" t="s">
-        <v>235</v>
+        <v>108</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2013</v>
+      </c>
+      <c r="I36">
+        <v>2020</v>
+      </c>
       <c r="J36" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="M36" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="P36" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="B37" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>241</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H37">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="M37" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="P37" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B38" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="E38" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>166</v>
+        <v>202</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="M38" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="P38" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="B39" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D39" t="s">
-        <v>254</v>
+        <v>54</v>
       </c>
       <c r="E39" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H39">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>255</v>
+        <v>202</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="M39" t="s">
-        <v>257</v>
+        <v>203</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="P39" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D40" t="s">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H40">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>255</v>
+        <v>202</v>
       </c>
       <c r="K40" t="s">
-        <v>202</v>
+        <v>245</v>
       </c>
       <c r="L40" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="M40" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="P40" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="B41" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H41">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>166</v>
+        <v>202</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="M41" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="P41" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="B42" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D42" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H42">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>166</v>
+        <v>202</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>245</v>
       </c>
       <c r="L42" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="M42" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="P42" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="B43" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D43" t="s">
-        <v>279</v>
+        <v>123</v>
       </c>
       <c r="E43" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H43">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>255</v>
+        <v>202</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="M43" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="P43" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="B44" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D44" t="s">
-        <v>214</v>
+        <v>64</v>
       </c>
       <c r="E44" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H44">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>33</v>
+        <v>202</v>
       </c>
       <c r="K44" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="M44" t="s">
-        <v>110</v>
+        <v>203</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="P44" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B45" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D45" t="s">
-        <v>289</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H45">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I45">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J45" t="s">
-        <v>33</v>
+        <v>202</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>273</v>
+      </c>
       <c r="M45" t="s">
-        <v>110</v>
+        <v>203</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="P45" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="B46" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D46" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="E46" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H46">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>33</v>
+        <v>202</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="M46" t="s">
-        <v>110</v>
+        <v>203</v>
       </c>
       <c r="N46" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="P46" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="B47" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="D47" t="s">
-        <v>300</v>
+        <v>92</v>
       </c>
       <c r="E47" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H47">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>255</v>
+        <v>202</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>284</v>
+      </c>
       <c r="M47" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="P47" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="B48" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="C48" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D48" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="E48" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I48">
         <v>2020</v>
       </c>
       <c r="J48" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="M48" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="P48" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="B49" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="C49" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D49" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="E49" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I49">
         <v>2020</v>
       </c>
       <c r="J49" t="s">
-        <v>166</v>
+        <v>297</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="M49" t="s">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="P49" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="B50" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C50" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D50" t="s">
-        <v>279</v>
+        <v>137</v>
       </c>
       <c r="E50" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I50">
         <v>2020</v>
       </c>
       <c r="J50" t="s">
-        <v>255</v>
+        <v>297</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>245</v>
       </c>
       <c r="L50" t="s">
-        <v>248</v>
+        <v>304</v>
       </c>
       <c r="M50" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="P50" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B51" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D51" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E51" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I51">
         <v>2020</v>
       </c>
       <c r="J51" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="M51" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="P51" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B52" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="C52" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D52" t="s">
-        <v>279</v>
+        <v>315</v>
       </c>
       <c r="E52" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="I52">
         <v>2020</v>
       </c>
       <c r="J52" t="s">
-        <v>255</v>
+        <v>210</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>248</v>
+        <v>316</v>
       </c>
       <c r="M52" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="P52" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="B53" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C53" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D53" t="s">
-        <v>279</v>
+        <v>321</v>
       </c>
       <c r="E53" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="I53">
         <v>2020</v>
       </c>
       <c r="J53" t="s">
-        <v>255</v>
+        <v>297</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>248</v>
+        <v>290</v>
       </c>
       <c r="M53" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
+        <v>322</v>
+      </c>
+      <c r="P53" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>324</v>
+      </c>
+      <c r="B54" t="s">
+        <v>325</v>
+      </c>
+      <c r="C54" t="s">
+        <v>159</v>
+      </c>
+      <c r="D54" t="s">
+        <v>257</v>
+      </c>
+      <c r="E54" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54" t="s">
+        <v>59</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2012</v>
+      </c>
+      <c r="I54">
+        <v>2020</v>
+      </c>
+      <c r="J54" t="s">
+        <v>34</v>
+      </c>
+      <c r="K54" t="s">
+        <v>245</v>
+      </c>
+      <c r="L54" t="s">
+        <v>326</v>
+      </c>
+      <c r="M54" t="s">
+        <v>162</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>327</v>
+      </c>
+      <c r="P54" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>329</v>
+      </c>
+      <c r="B55" t="s">
         <v>330</v>
       </c>
-      <c r="P53" t="s">
+      <c r="C55" t="s">
+        <v>159</v>
+      </c>
+      <c r="D55" t="s">
         <v>331</v>
+      </c>
+      <c r="E55" t="s">
+        <v>147</v>
+      </c>
+      <c r="F55" t="s">
+        <v>59</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2013</v>
+      </c>
+      <c r="I55">
+        <v>2020</v>
+      </c>
+      <c r="J55" t="s">
+        <v>34</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55" t="s">
+        <v>162</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>332</v>
+      </c>
+      <c r="P55" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>334</v>
+      </c>
+      <c r="B56" t="s">
+        <v>335</v>
+      </c>
+      <c r="C56" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" t="s">
+        <v>336</v>
+      </c>
+      <c r="E56" t="s">
+        <v>147</v>
+      </c>
+      <c r="F56" t="s">
+        <v>59</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2012</v>
+      </c>
+      <c r="I56">
+        <v>2020</v>
+      </c>
+      <c r="J56" t="s">
+        <v>34</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>337</v>
+      </c>
+      <c r="M56" t="s">
+        <v>162</v>
+      </c>
+      <c r="N56" t="s">
+        <v>88</v>
+      </c>
+      <c r="O56" t="s">
+        <v>338</v>
+      </c>
+      <c r="P56" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>340</v>
+      </c>
+      <c r="B57" t="s">
+        <v>341</v>
+      </c>
+      <c r="C57" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" t="s">
+        <v>342</v>
+      </c>
+      <c r="E57" t="s">
+        <v>147</v>
+      </c>
+      <c r="F57" t="s">
+        <v>59</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2003</v>
+      </c>
+      <c r="I57">
+        <v>2020</v>
+      </c>
+      <c r="J57" t="s">
+        <v>297</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
+        <v>291</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>343</v>
+      </c>
+      <c r="P57" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>345</v>
+      </c>
+      <c r="B58" t="s">
+        <v>346</v>
+      </c>
+      <c r="C58" t="s">
+        <v>159</v>
+      </c>
+      <c r="D58" t="s">
+        <v>347</v>
+      </c>
+      <c r="E58" t="s">
+        <v>147</v>
+      </c>
+      <c r="F58" t="s">
+        <v>59</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2011</v>
+      </c>
+      <c r="I58">
+        <v>2020</v>
+      </c>
+      <c r="J58" t="s">
+        <v>210</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>348</v>
+      </c>
+      <c r="M58" t="s">
+        <v>291</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>349</v>
+      </c>
+      <c r="P58" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>351</v>
+      </c>
+      <c r="B59" t="s">
+        <v>352</v>
+      </c>
+      <c r="C59" t="s">
+        <v>159</v>
+      </c>
+      <c r="D59" t="s">
+        <v>353</v>
+      </c>
+      <c r="E59" t="s">
+        <v>147</v>
+      </c>
+      <c r="F59" t="s">
+        <v>59</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2014</v>
+      </c>
+      <c r="I59">
+        <v>2020</v>
+      </c>
+      <c r="J59" t="s">
+        <v>210</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>354</v>
+      </c>
+      <c r="M59" t="s">
+        <v>291</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>355</v>
+      </c>
+      <c r="P59" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>357</v>
+      </c>
+      <c r="B60" t="s">
+        <v>358</v>
+      </c>
+      <c r="C60" t="s">
+        <v>159</v>
+      </c>
+      <c r="D60" t="s">
+        <v>321</v>
+      </c>
+      <c r="E60" t="s">
+        <v>147</v>
+      </c>
+      <c r="F60" t="s">
+        <v>59</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>2001</v>
+      </c>
+      <c r="I60">
+        <v>2020</v>
+      </c>
+      <c r="J60" t="s">
+        <v>297</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>290</v>
+      </c>
+      <c r="M60" t="s">
+        <v>291</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>359</v>
+      </c>
+      <c r="P60" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>361</v>
+      </c>
+      <c r="B61" t="s">
+        <v>362</v>
+      </c>
+      <c r="C61" t="s">
+        <v>159</v>
+      </c>
+      <c r="D61" t="s">
+        <v>347</v>
+      </c>
+      <c r="E61" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" t="s">
+        <v>59</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>1998</v>
+      </c>
+      <c r="I61">
+        <v>2020</v>
+      </c>
+      <c r="J61" t="s">
+        <v>210</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>363</v>
+      </c>
+      <c r="M61" t="s">
+        <v>291</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>364</v>
+      </c>
+      <c r="P61" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>366</v>
+      </c>
+      <c r="B62" t="s">
+        <v>367</v>
+      </c>
+      <c r="C62" t="s">
+        <v>159</v>
+      </c>
+      <c r="D62" t="s">
+        <v>321</v>
+      </c>
+      <c r="E62" t="s">
+        <v>147</v>
+      </c>
+      <c r="F62" t="s">
+        <v>59</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>2000</v>
+      </c>
+      <c r="I62">
+        <v>2020</v>
+      </c>
+      <c r="J62" t="s">
+        <v>297</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>290</v>
+      </c>
+      <c r="M62" t="s">
+        <v>291</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>368</v>
+      </c>
+      <c r="P62" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>370</v>
+      </c>
+      <c r="B63" t="s">
+        <v>371</v>
+      </c>
+      <c r="C63" t="s">
+        <v>159</v>
+      </c>
+      <c r="D63" t="s">
+        <v>321</v>
+      </c>
+      <c r="E63" t="s">
+        <v>147</v>
+      </c>
+      <c r="F63" t="s">
+        <v>59</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>2002</v>
+      </c>
+      <c r="I63">
+        <v>2020</v>
+      </c>
+      <c r="J63" t="s">
+        <v>297</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>290</v>
+      </c>
+      <c r="M63" t="s">
+        <v>291</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>372</v>
+      </c>
+      <c r="P63" t="s">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">