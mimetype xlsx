--- v1 (2025-12-26)
+++ v2 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,254 +207,380 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Energy labelling and MEPS for Swimming Pool Pumps</t>
   </si>
   <si>
     <t>This Standard specifies the energy information disclosure, energy labelling and MEPS requirements for swimming pool pump-units. The rating scale for pump units is from 1 to 10. Every star on the label represents a 25% improvement in efficiency, so a 7 star pump will be up to 25% more energy efficient than a 6 star pump, and an 8 star pump will be up to 43% more efficient than a 6 star pump. Many pump-units also report noise levels on the label.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Pool Pumps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS 5102.1-2009, AS 5102.2-2009</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-labelling-and-meps-swimming-pool-pumps</t>
@@ -514,53 +640,50 @@
     <t>http://www.comlaw.gov.au/Details/F2012L02133</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Close Control Air Conditioners) Determination 2012</t>
   </si>
   <si>
     <t>This standard specifies the MEPS for close control air conditioners (used where temperature and humidity are required to be monitored and maintained within narrow limits, for example, use in computer rooms, data processing units, telecommunications facilities and other industrial process areas) that fall in the scope of AS/NZS 4965.1.</t>
   </si>
   <si>
     <t>Climate Controls</t>
   </si>
   <si>
     <t>AS/NZS 4965.1:2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-close-control-air-conditioners-determination-2012</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2012L02124</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Clothes Washing Machines) Determination 2015</t>
   </si>
   <si>
     <t>This policy applies to clothes washers which are intended for household or similar use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>AS/NZS 2040.1:2005 AS/NZS 2040:2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-clothes-washing-machines-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2015L01816</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Computer Monitors) Determination 2014</t>
   </si>
   <si>
     <t>This policy covers computer monitors specified in the table following this subsection which are designed to be connected to 230 or 240 volts mains voltage via:
                 (a)    a direct connection; or
                (b)    an external power supply permanently connected to the product; or
                 (c)    an external power supply that can be disconnected from the product.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>AS/NZS 5813.2:2012; AS/NZS 4665.1:2005; AS/NZS 5813.1:2012</t>
   </si>
@@ -588,53 +711,50 @@
   <si>
     <t>Greenhouse and Energy Minimum Standards (Digital Television Set-top Boxes) Determination 2012</t>
   </si>
   <si>
     <t>A Digital TV (DTV) set top box (STB) is used to convert digital TV signals to a signal compatible with the existing audiovisual display technology, including analogue RF, composite video, s-vhs, component video or DVI/HDMI. Those digital receivers that are integrated with other equipment such as television receivers, digital recorders and DVD players are not included at this time.Those digital receivers that are integrated with other equipment such as television receivers, digital recorders and DVD players are not included at this time. STBs have different requirements if they are designed for free-to-air (FTA) broadcast television or subscription television (STV).</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>AS/NZS 62087.1:2010AS/NZS 62087.2.1: 2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-digital-television-set-top-boxes-determination</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02116</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Dishwashers) Determination 2015</t>
   </si>
   <si>
     <t>The standard is applicable to electric dishwashers which are intended for household or similar use. A number of performance requirements must be met by dishwashers during a test for energy consumption. These include: Washing index  the washing index of the test machine must exceed the specified value measured on the reference machine which is tested in parallel. The reference machine is a dishwasher which specially constructed and calibrated for this purpose (Miele G590). Drying index  the drying index of the test machine must exceed 50% (this is conducted as a separate test) Rated capacity  all specified load items shall be supported. Water consumption  shall not exceed 110% of the value stated by the manufacturer. Water pressure  machine shall be capable of operating at the maximum and minimum water pressure stated by the manufacturer. "</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>AS/NZS2007</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-dishwashers-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2015L01825</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Double-capped Fluorescent Lamps) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers double-capped fluorescent lamps in the product classes set out in subsection (2) that are:</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>AS/NZS 4782.1:2004AS/NZS 4782.2:2004AS/NZS 4782.3:2006AS/NZS 61231: 2001</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-double-capped-fluorescent-lamps-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L00652</t>
@@ -655,53 +775,50 @@
     <t>https://www.legislation.gov.au/Series/F2012L02125</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (External Power Supplies) Determination 2014</t>
   </si>
   <si>
     <t>Products covered include external power supply units with a nominal 230 V a.c. supply input and a single output at extra low voltage (ELV), either a.c. or d.c. and a maximum output of 250 W or 250 VA (see the standard for further details on products covered).</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005 AS/NZS 4665.2:2005 AS/NZS 4665</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-external-power-supplies-determination-2014</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2014L01580</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Gas Water Heaters) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers water heaters that come within the product classes set out in subsection (2) and that:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instantaneous Water Heaters</t>
   </si>
   <si>
     <t>Gas, LPG</t>
   </si>
   <si>
     <t>AS 4552:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2017L01608</t>
   </si>
   <si>
     <t>Specifies minimum energy performance standards (MEPS) requirements for gas water heaters intended for use with natural gas, liquefied petroleum gas (LPG) and simulated natural gas (SNG); external storage heaters with a nominal gas consumption of less than 50 MJ/h and storage capacity of over 30 litres internal and external instant gas water heaters with a nominal gas consumption of less than 250 MJ/h and a heat output of less than 13.1 kW (equivalent to a delivery rate of 7.5 L/min raised through 25C)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L01608</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
   </si>
@@ -1271,51 +1388,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="116.686" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1649,1858 +1766,2328 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20">
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
+      <c r="J20" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>129</v>
       </c>
-      <c r="D20" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>162</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="M26" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="P26" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="M27" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="P27" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="B28" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D28" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="M28" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="P28" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="B29" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>181</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="P29" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="B30" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D30" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="I30">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="M30" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="P30" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B31" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="I31">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K31" t="s">
-        <v>209</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="M31" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="P31" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B32" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D32" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H32">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K32" t="s">
-        <v>209</v>
+        <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="M32" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="P32" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B33" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="C33" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>173</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>1989</v>
+      </c>
+      <c r="I33">
+        <v>2015</v>
+      </c>
       <c r="J33" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="M33" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D34" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="I34">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J34" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="M34" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="P34" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="B35" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>214</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="G35" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2013</v>
+      </c>
       <c r="I35">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="J35" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="M35" t="s">
-        <v>231</v>
+        <v>176</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="P35" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="B36" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="C36" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D36" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2008</v>
       </c>
       <c r="I36">
         <v>2012</v>
       </c>
       <c r="J36" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="M36" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="P36" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B37" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="C37" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D37" t="s">
-        <v>242</v>
+        <v>92</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="I37">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="J37" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="M37" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="P37" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="B38" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D38" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="I38">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J38" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="M38" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="P38" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="B39" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="C39" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D39" t="s">
-        <v>254</v>
+        <v>75</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="I39">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J39" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="M39" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="P39" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="B40" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="C40" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>96</v>
+        <v>242</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I40">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J40" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="M40" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="P40" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B41" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>265</v>
+        <v>137</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I41">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J41" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="L41" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="M41" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N41" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="P41" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="B42" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="C42" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I42">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J42" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="L42" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="M42" t="s">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="N42" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="P42" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="B43" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="C43" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>277</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H43">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>278</v>
+        <v>174</v>
       </c>
       <c r="K43" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="L43"/>
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>257</v>
+      </c>
       <c r="M43" t="s">
-        <v>280</v>
+        <v>176</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="P43" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
       <c r="B44" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="C44" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="D44" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="E44" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I44">
         <v>2016</v>
       </c>
       <c r="J44" t="s">
+        <v>174</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>263</v>
+      </c>
+      <c r="M44" t="s">
+        <v>176</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>264</v>
+      </c>
+      <c r="P44" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>266</v>
+      </c>
+      <c r="B45" t="s">
+        <v>267</v>
+      </c>
+      <c r="C45" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" t="s">
+        <v>108</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>268</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45">
+        <v>2025</v>
+      </c>
+      <c r="J45" t="s">
+        <v>182</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>269</v>
+      </c>
+      <c r="M45" t="s">
+        <v>270</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>271</v>
+      </c>
+      <c r="P45" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>273</v>
+      </c>
+      <c r="B46" t="s">
+        <v>274</v>
+      </c>
+      <c r="C46" t="s">
+        <v>171</v>
+      </c>
+      <c r="D46" t="s">
+        <v>275</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2008</v>
+      </c>
+      <c r="I46">
+        <v>2012</v>
+      </c>
+      <c r="J46" t="s">
+        <v>174</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>276</v>
+      </c>
+      <c r="M46" t="s">
+        <v>176</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>277</v>
+      </c>
+      <c r="P46" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>279</v>
+      </c>
+      <c r="B47" t="s">
+        <v>280</v>
+      </c>
+      <c r="C47" t="s">
+        <v>171</v>
+      </c>
+      <c r="D47" t="s">
+        <v>281</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47">
+        <v>2003</v>
+      </c>
+      <c r="I47">
+        <v>2024</v>
+      </c>
+      <c r="J47" t="s">
+        <v>182</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>282</v>
+      </c>
+      <c r="M47" t="s">
+        <v>176</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>283</v>
+      </c>
+      <c r="P47" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>285</v>
+      </c>
+      <c r="B48" t="s">
         <v>286</v>
       </c>
-      <c r="K44" t="s">
+      <c r="C48" t="s">
+        <v>171</v>
+      </c>
+      <c r="D48" t="s">
         <v>287</v>
       </c>
-      <c r="L44" t="s">
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>173</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>1989</v>
+      </c>
+      <c r="I48">
+        <v>2015</v>
+      </c>
+      <c r="J48" t="s">
+        <v>174</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
         <v>288</v>
       </c>
-      <c r="M44" t="s">
+      <c r="M48" t="s">
+        <v>176</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>289</v>
       </c>
-      <c r="N44" t="s">
+      <c r="P48" t="s">
         <v>290</v>
       </c>
-      <c r="O44" t="s">
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
         <v>291</v>
       </c>
-      <c r="P44" t="s">
+      <c r="B49" t="s">
         <v>292</v>
+      </c>
+      <c r="C49" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" t="s">
+        <v>293</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49">
+        <v>2009</v>
+      </c>
+      <c r="I49">
+        <v>2017</v>
+      </c>
+      <c r="J49" t="s">
+        <v>174</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>294</v>
+      </c>
+      <c r="M49" t="s">
+        <v>176</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>295</v>
+      </c>
+      <c r="P49" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>297</v>
+      </c>
+      <c r="B50" t="s">
+        <v>298</v>
+      </c>
+      <c r="C50" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" t="s">
+        <v>123</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>173</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2009</v>
+      </c>
+      <c r="I50">
+        <v>2013</v>
+      </c>
+      <c r="J50" t="s">
+        <v>174</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>299</v>
+      </c>
+      <c r="M50" t="s">
+        <v>176</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>300</v>
+      </c>
+      <c r="P50" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>302</v>
+      </c>
+      <c r="B51" t="s">
+        <v>303</v>
+      </c>
+      <c r="C51" t="s">
+        <v>171</v>
+      </c>
+      <c r="D51" t="s">
+        <v>304</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2001</v>
+      </c>
+      <c r="I51">
+        <v>2019</v>
+      </c>
+      <c r="J51" t="s">
+        <v>182</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" t="s">
+        <v>305</v>
+      </c>
+      <c r="M51" t="s">
+        <v>176</v>
+      </c>
+      <c r="N51" t="s">
+        <v>88</v>
+      </c>
+      <c r="O51" t="s">
+        <v>306</v>
+      </c>
+      <c r="P51" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>308</v>
+      </c>
+      <c r="B52" t="s">
+        <v>309</v>
+      </c>
+      <c r="C52" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" t="s">
+        <v>85</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2004</v>
+      </c>
+      <c r="I52">
+        <v>2012</v>
+      </c>
+      <c r="J52" t="s">
+        <v>182</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>310</v>
+      </c>
+      <c r="M52" t="s">
+        <v>176</v>
+      </c>
+      <c r="N52" t="s">
+        <v>88</v>
+      </c>
+      <c r="O52" t="s">
+        <v>311</v>
+      </c>
+      <c r="P52" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>313</v>
+      </c>
+      <c r="B53" t="s">
+        <v>314</v>
+      </c>
+      <c r="C53" t="s">
+        <v>315</v>
+      </c>
+      <c r="D53" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53" t="s">
+        <v>147</v>
+      </c>
+      <c r="F53" t="s">
+        <v>42</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2015</v>
+      </c>
+      <c r="I53">
+        <v>2018</v>
+      </c>
+      <c r="J53" t="s">
+        <v>317</v>
+      </c>
+      <c r="K53" t="s">
+        <v>318</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>319</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>320</v>
+      </c>
+      <c r="P53" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>322</v>
+      </c>
+      <c r="B54" t="s">
+        <v>323</v>
+      </c>
+      <c r="C54" t="s">
+        <v>171</v>
+      </c>
+      <c r="D54" t="s">
+        <v>324</v>
+      </c>
+      <c r="E54" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54" t="s">
+        <v>42</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2015</v>
+      </c>
+      <c r="I54">
+        <v>2016</v>
+      </c>
+      <c r="J54" t="s">
+        <v>325</v>
+      </c>
+      <c r="K54" t="s">
+        <v>326</v>
+      </c>
+      <c r="L54" t="s">
+        <v>327</v>
+      </c>
+      <c r="M54" t="s">
+        <v>328</v>
+      </c>
+      <c r="N54" t="s">
+        <v>329</v>
+      </c>
+      <c r="O54" t="s">
+        <v>330</v>
+      </c>
+      <c r="P54" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">