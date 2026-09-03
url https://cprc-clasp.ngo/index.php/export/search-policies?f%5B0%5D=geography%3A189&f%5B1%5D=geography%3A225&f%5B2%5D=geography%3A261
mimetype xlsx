--- v0 (2025-11-13)
+++ v1 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -249,50 +249,56 @@
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
@@ -601,51 +607,54 @@
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
@@ -758,50 +767,75 @@
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-5</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -980,53 +1014,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/us-9022011-self-ballasted-lamps-general-lighting-services-performance-requirements</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=540&amp;preview</t>
   </si>
   <si>
     <t>US 903-1:2011 Double-capped fluorescent lamps-performance specifications</t>
   </si>
   <si>
     <t>This Uganda Standard specifies Minimum Energy Performance Standard (MEPS) requirements for double-capped tubular fluorescent lamps with a nominal length of 550 mm to 1500 mm and having nominal lamp wattage of 16 watts or more. This standard covers lamps for general illumination purposes, for use in luminaires and with lamp ballasts connected to a 240 V 50 Hz single phase or similar mains supply.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-903-12011-double-capped-fluorescent-lamps-performance-specifications</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=541&amp;preview</t>
   </si>
   <si>
     <t>US 904-1:2011 Performance of electrical lighting equipment-ballasts for fluorescent lamps - Part 1: Energy labeling and Minimum Energy Performance Standards requirements</t>
   </si>
   <si>
     <t>This Uganda Standard specifies requirements for the classification of ballasts for a range of fluorescent lamp types according to their Energy Efficiency Index -EEI- and the form of labeling of the EEI; which is generally shown on the ballast rating plate</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-904-12011-performance-electrical-lighting-equipment-ballasts-fluorescent-lamps-part-1</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=543&amp;preview</t>
   </si>
   <si>
     <t>US 905-1:2011 Rotating electrical machines - General requirements - Part 1: Three phase cage induction motors - High efficiency and Minimum Energy Performance Standards requirement</t>
   </si>
   <si>
     <t>This Uganda Standard applies to three-phase cage induction motors with ratings from 0.73 kW and up to but not including 185 kW. The scope covers motors of rated voltages up to 1100 V a.c</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-905-12011-rotating-electrical-machines-general-requirements-part-1-three-phase-cage</t>
   </si>
   <si>
     <t>https://webstore.unbs.go.ug/store.php?src=1760&amp;preview</t>
   </si>
   <si>
     <t>US IEC 62257-9-8: 2020</t>
   </si>
@@ -1396,70 +1427,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="116.686" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -1898,2440 +1929,2488 @@
       </c>
       <c r="P10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>76</v>
       </c>
       <c r="B11" t="s">
         <v>77</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>78</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="H11">
         <v>1995</v>
       </c>
       <c r="I11">
         <v>2012</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M11"/>
       <c r="N11" t="s">
         <v>32</v>
       </c>
       <c r="O11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>32</v>
       </c>
       <c r="O12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2011</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>23</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>32</v>
       </c>
       <c r="O13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>43</v>
       </c>
       <c r="H14">
         <v>1979</v>
       </c>
       <c r="I14">
         <v>2013</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
         <v>32</v>
       </c>
       <c r="O14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
         <v>32</v>
       </c>
       <c r="O15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2009</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
         <v>32</v>
       </c>
       <c r="O16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>31</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
         <v>32</v>
       </c>
       <c r="O17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>31</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
         <v>32</v>
       </c>
       <c r="O18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
         <v>32</v>
       </c>
       <c r="O19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>31</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>32</v>
       </c>
       <c r="O20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="P20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2016</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
         <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G22" t="s">
         <v>43</v>
       </c>
       <c r="H22">
         <v>2009</v>
       </c>
       <c r="I22">
         <v>2019</v>
       </c>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
         <v>32</v>
       </c>
       <c r="O22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G23" t="s">
         <v>43</v>
       </c>
       <c r="H23">
         <v>2015</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
         <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G24" t="s">
         <v>43</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24">
         <v>2019</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2014</v>
       </c>
       <c r="I25">
         <v>2019</v>
       </c>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G26" t="s">
         <v>43</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>32</v>
       </c>
       <c r="O26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2013</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>72</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2014</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>23</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
         <v>73</v>
       </c>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2012</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>23</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P29" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B30" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2011</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>23</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P30" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B31" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2012</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>23</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P31" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P32" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B33" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2013</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="P33" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L34" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P34" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B35" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="H35">
         <v>2012</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="K35" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="P35" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G36" t="s">
         <v>43</v>
       </c>
       <c r="H36">
         <v>1992</v>
       </c>
       <c r="I36">
         <v>2013</v>
       </c>
       <c r="J36" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="K36" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B37" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2009</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B38" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2015</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>25</v>
       </c>
       <c r="O38" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="P38" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B39" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E39" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F39" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2015</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K39" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="L39" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M39" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P39" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B40" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E40" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F40" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2015</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K40" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="L40" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M40" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P40" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B41" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>37</v>
       </c>
       <c r="E41" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F41" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2015</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K41" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L41" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="P41" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E42" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F42" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P42" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B43" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E43" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G43" t="s">
         <v>43</v>
       </c>
       <c r="H43">
         <v>2015</v>
       </c>
       <c r="I43">
         <v>2015</v>
       </c>
       <c r="J43" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M43" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="P43" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B44" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E44" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F44" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G44" t="s">
         <v>43</v>
       </c>
       <c r="H44">
         <v>2015</v>
       </c>
       <c r="I44">
         <v>2015</v>
       </c>
       <c r="J44" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M44" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="P44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E45" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G45" t="s">
         <v>43</v>
       </c>
       <c r="H45">
         <v>2015</v>
       </c>
       <c r="I45">
         <v>2015</v>
       </c>
       <c r="J45" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M45" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P45" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E46" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>43</v>
       </c>
       <c r="H46">
         <v>2015</v>
       </c>
       <c r="I46">
         <v>2018</v>
       </c>
       <c r="J46" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="K46" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="N46" t="s">
         <v>32</v>
       </c>
       <c r="O46" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="P46" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B47" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>249</v>
+        <v>78</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>252</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M47"/>
+        <v>81</v>
+      </c>
+      <c r="L47" t="s">
+        <v>253</v>
+      </c>
+      <c r="M47" t="s">
+        <v>203</v>
+      </c>
       <c r="N47" t="s">
         <v>32</v>
       </c>
       <c r="O47" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="P47" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2021</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
         <v>32</v>
       </c>
       <c r="O48" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="P48" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2021</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>32</v>
       </c>
       <c r="O49" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="P49" t="s">
-        <v>69</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2021</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>23</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O50" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="P50" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B51" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>270</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>23</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O51" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="P51" t="s">
-        <v>266</v>
+        <v>69</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2021</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>23</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>32</v>
       </c>
       <c r="O52" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="P52" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2021</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O53" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="P53" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B54" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>23</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O54" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="P54" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B55" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>218</v>
+        <v>49</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>23</v>
       </c>
       <c r="K55" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O55" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="P55" t="s">
-        <v>69</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>285</v>
+        <v>221</v>
       </c>
       <c r="E56" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>286</v>
+        <v>109</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>287</v>
+        <v>23</v>
       </c>
       <c r="K56" t="s">
-        <v>288</v>
+        <v>81</v>
       </c>
       <c r="L56"/>
-      <c r="M56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M56"/>
       <c r="N56" t="s">
+        <v>25</v>
+      </c>
+      <c r="O56" t="s">
         <v>290</v>
       </c>
-      <c r="O56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P56" t="s">
-        <v>292</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>291</v>
+      </c>
+      <c r="B57" t="s">
+        <v>292</v>
+      </c>
+      <c r="C57" t="s">
         <v>293</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>294</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E57" t="s">
+        <v>218</v>
+      </c>
+      <c r="F57" t="s">
         <v>295</v>
       </c>
-      <c r="E57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>296</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
+        <v>297</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N57" t="s">
-        <v>32</v>
+        <v>299</v>
       </c>
       <c r="O57" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="P57" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D58" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>218</v>
       </c>
       <c r="F58" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2011</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N58" t="s">
         <v>32</v>
       </c>
       <c r="O58" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="P58" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B59" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C59" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D59" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2011</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N59" t="s">
         <v>32</v>
       </c>
       <c r="O59" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="P59" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B60" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D60" t="s">
         <v>310</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>311</v>
+        <v>109</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2011</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N60" t="s">
         <v>32</v>
       </c>
       <c r="O60" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="P60" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B61" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C61" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D61" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>107</v>
+        <v>252</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2011</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N61" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O61" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="P61" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B62" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C62" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D62" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>286</v>
+        <v>109</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="K62" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="N62" t="s">
+        <v>25</v>
+      </c>
+      <c r="O62" t="s">
         <v>325</v>
       </c>
-      <c r="O62" t="s">
+      <c r="P62" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>327</v>
+      </c>
+      <c r="B63" t="s">
         <v>328</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
+        <v>293</v>
+      </c>
+      <c r="D63" t="s">
         <v>329</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>287</v>
+        <v>330</v>
       </c>
       <c r="K63" t="s">
+        <v>331</v>
+      </c>
+      <c r="L63" t="s">
+        <v>332</v>
+      </c>
+      <c r="M63" t="s">
+        <v>298</v>
+      </c>
+      <c r="N63" t="s">
+        <v>333</v>
+      </c>
+      <c r="O63" t="s">
+        <v>334</v>
+      </c>
+      <c r="P63" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" t="s">
+        <v>337</v>
+      </c>
+      <c r="C64" t="s">
+        <v>293</v>
+      </c>
+      <c r="D64" t="s">
+        <v>338</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
+        <v>252</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2011</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>296</v>
+      </c>
+      <c r="K64" t="s">
         <v>24</v>
       </c>
-      <c r="L63" t="s">
-[...5 lines deleted...]
-      <c r="N63" t="s">
+      <c r="L64" t="s">
+        <v>339</v>
+      </c>
+      <c r="M64" t="s">
+        <v>298</v>
+      </c>
+      <c r="N64" t="s">
         <v>25</v>
       </c>
-      <c r="O63" t="s">
-[...3 lines deleted...]
-        <v>333</v>
+      <c r="O64" t="s">
+        <v>340</v>
+      </c>
+      <c r="P64" t="s">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">