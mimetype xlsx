--- v0 (2025-12-13)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -453,51 +453,51 @@
   <si>
     <t>https://www.inteco.org/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?page=2&amp;search=INTE+28</t>
   </si>
   <si>
     <t>This standard establishes the minimum content of the energy efficiency label for high intensity discharge (HID) lamps for general lighting. This standard applies to high intensity discharge lamps (HID), intended for lighting residential, commercial, services, industrial and public lighting sectors that are marketed in the national territory</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e19-1-2020-0</t>
   </si>
   <si>
     <t>https://www.inteco.org/en_US/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?variant=5672</t>
   </si>
   <si>
     <t>INTE E20-1 2016</t>
   </si>
   <si>
     <t>This standard establishes the levels of the energy factor, water consumption factor, and energy consumption to be met by household electric clothes washers. The standard does not apply to washers that do not use electricity or washers for industrial and commercial use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e20-1-2016</t>
   </si>
   <si>
-    <t>https://www.inteco.org/shop/product/inte-e20-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-factor-de-energia-fe-y-factor-de-consumo-de-agua-fca-parte-1-requisitos-1184?search=INTE+28</t>
+    <t>https://inteco.org/tienda/catalogo/INTEE2012016</t>
   </si>
   <si>
     <t>INTE E21-1 2016</t>
   </si>
   <si>
     <t>This national standard establishes the levels of washing efficiency that must be met by household appliances washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; Manual clothes washer.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e21-1-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-parte-1-eficiencia-de-lavado-el-requisitos-1210?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E21-2 2016</t>
   </si>
   <si>
     <t>This national standard specifies the content of the washing efficiency label to be met by household appliance washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; or Manual clothes washer.  This standard applies to electric clothes washers for domestic use with electrical connection 115 V to 240 V; at 60 Hz.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inte-e21-2-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-2-2016-eficiencia-energetica-lavadoras-electricas-de-ropa-eficiencia-de-lavado-parte-3-etiquetado-1463?search=INTE+28</t>
   </si>
@@ -649,54 +649,67 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
-  </si>
-[...1 lines deleted...]
-    <t>December 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
@@ -1069,51 +1082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="833.939" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="277.075" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2759,184 +2772,230 @@
         <v>186</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
         <v>194</v>
       </c>
       <c r="M35" t="s">
         <v>188</v>
       </c>
       <c r="N35" t="s">
         <v>38</v>
       </c>
       <c r="O35" t="s">
         <v>195</v>
       </c>
       <c r="P35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>196</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>197</v>
+      </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" t="s">
         <v>185</v>
       </c>
       <c r="H36">
         <v>2017</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>188</v>
       </c>
       <c r="N36" t="s">
         <v>38</v>
       </c>
       <c r="O36" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P36" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B37"/>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="H37">
         <v>2017</v>
       </c>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>46</v>
+        <v>198</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>26</v>
+        <v>188</v>
       </c>
       <c r="N37" t="s">
         <v>38</v>
       </c>
       <c r="O37" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P37" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>204</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F38" t="s">
-        <v>205</v>
+        <v>70</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H38">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2017</v>
+      </c>
+      <c r="I38">
+        <v>2019</v>
+      </c>
       <c r="J38" t="s">
         <v>46</v>
       </c>
       <c r="K38" t="s">
         <v>37</v>
       </c>
-      <c r="L38" t="s">
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" t="s">
+        <v>205</v>
+      </c>
+      <c r="P38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
         <v>206</v>
       </c>
-      <c r="M38" t="s">
+      <c r="B39" t="s">
         <v>207</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
         <v>208</v>
       </c>
-      <c r="P38" t="s">
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
         <v>209</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2018</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" t="s">
+        <v>37</v>
+      </c>
+      <c r="L39" t="s">
+        <v>210</v>
+      </c>
+      <c r="M39" t="s">
+        <v>211</v>
+      </c>
+      <c r="N39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O39" t="s">
+        <v>212</v>
+      </c>
+      <c r="P39" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">