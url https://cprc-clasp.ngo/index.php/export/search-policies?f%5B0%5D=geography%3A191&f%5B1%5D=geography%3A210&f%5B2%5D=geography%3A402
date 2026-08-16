--- v1 (2026-02-20)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,282 +207,408 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>CARICOM Regional Energy Efficiency Labelling Scheme</t>
   </si>
   <si>
     <t>The CARICOM Regional Energy Efficiency Labelling Scheme is an approach, crafted by CROSQ under the mandate of COTED, to respond to the high energy costs and usage within CARICOM. The scheme is based on the implementation of minimum energy performance standards and labelling requirements for LED and CFL light bulbs, refrigerators and air conditioners. It involves the creation of labels for each electrical device indicated, which will be used by stores in the retail of these items.</t>
   </si>
   <si>
     <t>CARICOM</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>CARICOM Regional Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/caricom-regional-energy-efficiency-labelling-scheme</t>
   </si>
   <si>
     <t>https://energy.crosq.org/the-caricom-energy-efficiency-labelling-scheme-what-you-need-to-know/</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Resolucion No. 40122/16</t>
   </si>
   <si>
     <t>Lighting (residential and public) LED, tungsten and filament halogen lamps</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolucion-no-4012216</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10180/23517/36906-Resolucion-40122-8Feb2016.pdf</t>
   </si>
@@ -840,73 +966,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="572.003" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="198.095" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="170.958" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1218,710 +1344,1180 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...34 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22">
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>139</v>
+      </c>
+      <c r="P22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>93</v>
+      </c>
+      <c r="H23">
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>65</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>143</v>
+      </c>
+      <c r="P23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>146</v>
+      </c>
+      <c r="E24" t="s">
+        <v>147</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24">
+        <v>2021</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
+      <c r="J24" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" t="s">
+        <v>149</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>150</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="P24" t="s">
         <v>151</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C25" t="s">
+        <v>154</v>
+      </c>
+      <c r="D25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E25" t="s">
+        <v>147</v>
+      </c>
+      <c r="F25" t="s">
+        <v>156</v>
+      </c>
+      <c r="G25" t="s">
+        <v>157</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>158</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>159</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>160</v>
+      </c>
+      <c r="P25" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" t="s">
+        <v>163</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>164</v>
+      </c>
+      <c r="E26" t="s">
+        <v>147</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>165</v>
+      </c>
+      <c r="H26">
+        <v>2021</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>148</v>
+      </c>
+      <c r="M26" t="s">
+        <v>149</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>166</v>
+      </c>
+      <c r="P26" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>169</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>86</v>
+      </c>
+      <c r="H27">
+        <v>2014</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>170</v>
+      </c>
+      <c r="M27" t="s">
+        <v>171</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>172</v>
+      </c>
+      <c r="P27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28" t="s">
+        <v>174</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
+        <v>175</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28">
+        <v>2017</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>34</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>176</v>
+      </c>
+      <c r="M28" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>177</v>
+      </c>
+      <c r="P28" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29" t="s">
+        <v>180</v>
+      </c>
+      <c r="C29" t="s">
+        <v>181</v>
+      </c>
+      <c r="D29" t="s">
+        <v>182</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2009</v>
+      </c>
+      <c r="I29">
+        <v>2016</v>
+      </c>
+      <c r="J29" t="s">
+        <v>183</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>184</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>185</v>
+      </c>
+      <c r="P29" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30" t="s">
+        <v>188</v>
+      </c>
+      <c r="C30" t="s">
+        <v>181</v>
+      </c>
+      <c r="D30" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2009</v>
+      </c>
+      <c r="I30">
+        <v>2013</v>
+      </c>
+      <c r="J30" t="s">
+        <v>183</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>184</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>190</v>
+      </c>
+      <c r="P30" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>192</v>
+      </c>
+      <c r="B31" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" t="s">
+        <v>181</v>
+      </c>
+      <c r="D31" t="s">
+        <v>193</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
         <v>42</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G31" t="s">
         <v>22</v>
       </c>
-      <c r="H21">
+      <c r="H31">
         <v>2009</v>
       </c>
-      <c r="I21">
+      <c r="I31">
         <v>2016</v>
       </c>
-      <c r="J21" t="s">
-[...16 lines deleted...]
-        <v>154</v>
+      <c r="J31" t="s">
+        <v>183</v>
+      </c>
+      <c r="K31" t="s">
+        <v>194</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>184</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>195</v>
+      </c>
+      <c r="P31" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">