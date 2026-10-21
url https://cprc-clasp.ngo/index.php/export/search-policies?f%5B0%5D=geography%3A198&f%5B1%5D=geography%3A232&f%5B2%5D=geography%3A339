--- v0 (2025-11-12)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -155,92 +155,122 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-computers-version-80</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/office_equipment/computers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Imaging Equipment Version 3.1</t>
   </si>
   <si>
     <t>Commercially-available products that meet one of the Imaging Equipment definitions in Section 1.A of the policy document and are capable of being powered from (1) a wall outlet, (2) a data or network connection, or (3) both a wall outlet and a data or network connection, are eligible for ENERGY STAR qualification, with the exception of products listed in Section 2.2.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>ENERGY STAR Imaging Equipment Test Method, Rev. Sep-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-imaging-equipment-version-31</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/office_equipment/imaging_equipment/partners</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>JS1 Part 21:2015 Jamaican Standard Specification for Labelling of commodities Part 21: Energy Labelling of appliances and products</t>
   </si>
   <si>
     <t>This labeling standard applies to refrigerators, freezers, refrigerator-freezers,</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>JS178:2016</t>
   </si>
   <si>
     <t>Bureau of Standards Jamaica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/js1-part-212015-jamaican-standard-specification-labelling-commodities-part-21-energy</t>
   </si>
   <si>
     <t>https://www.bsj.org.jm/articles/energy-efficiency-programme</t>
   </si>
   <si>
     <t>JS178:2016: Jamaican Standard Specification for Determination of energy consumption and other performance characteristics of household refrigerators, freezers, wine chillers and refrigerator-freezers</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/js1782016-jamaican-standard-specification-determination-energy-consumption-and-other</t>
   </si>
   <si>
     <t>JS179:2016 Jamaican Standard Specification for Room air conditioners energy and other performance testing</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/js1792016-jamaican-standard-specification-room-air-conditioners-energy-and-other</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
@@ -267,53 +297,50 @@
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -641,51 +668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="235.8" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="798.519" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -882,321 +909,367 @@
       </c>
       <c r="O4" t="s">
         <v>45</v>
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>1996</v>
       </c>
       <c r="I6">
         <v>2017</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>64</v>
+      </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H7">
+        <v>1996</v>
+      </c>
+      <c r="I7">
         <v>2017</v>
       </c>
-      <c r="I7"/>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>35</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>38</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="H8">
         <v>2017</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>76</v>
       </c>
       <c r="B9" t="s">
         <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>78</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="G9" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2017</v>
+      </c>
+      <c r="I9">
+        <v>2021</v>
+      </c>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>80</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>81</v>
+      </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H10">
+        <v>2015</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>89</v>
+      </c>
+      <c r="K10" t="s">
+        <v>90</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>82</v>
+      </c>
+      <c r="N10" t="s">
+        <v>38</v>
+      </c>
+      <c r="O10" t="s">
+        <v>91</v>
+      </c>
+      <c r="P10" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" t="s">
         <v>51</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="F11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G11" t="s">
         <v>22</v>
       </c>
-      <c r="H10">
+      <c r="H11">
         <v>2016</v>
       </c>
-      <c r="I10">
+      <c r="I11">
         <v>2017</v>
       </c>
-      <c r="J10" t="s">
-[...5 lines deleted...]
-      <c r="L10" t="s">
+      <c r="J11" t="s">
         <v>89</v>
       </c>
-      <c r="M10" t="s">
-[...9 lines deleted...]
-        <v>93</v>
+      <c r="K11" t="s">
+        <v>97</v>
+      </c>
+      <c r="L11" t="s">
+        <v>98</v>
+      </c>
+      <c r="M11" t="s">
+        <v>99</v>
+      </c>
+      <c r="N11" t="s">
+        <v>100</v>
+      </c>
+      <c r="O11" t="s">
+        <v>101</v>
+      </c>
+      <c r="P11" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">