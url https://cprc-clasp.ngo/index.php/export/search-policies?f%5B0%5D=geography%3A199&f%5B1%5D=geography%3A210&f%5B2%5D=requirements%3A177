--- v0 (2026-02-03)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,166 +207,306 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>DRAFT Mexican Official Standard PROY-NOM-034-ENER/SE-2020</t>
   </si>
   <si>
     <t>This Draft Official Mexican Standard establishes the minimum Energy Efficiency of ceiling fans , with or without lighting equipment and, wall, pedestal, floor and table fans, as well as the test methods, safety requirements, the labeling and the procedure for conformity assessment.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
@@ -387,146 +527,120 @@
     <t>Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-standard-proy-nom-014-ener-2020</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5608195&amp;fecha=18/12/2020#gsc.tab=0</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>NOM-003-ENER-2021</t>
   </si>
   <si>
     <t>This standard establishes the minimum levels of thermal efficiency that water heaters for domestic
 and commercial use must meet, the test methods used to verify said compliance, and the requirements that must be included in the user information label, as well as the procedure for evaluating the conformity of these products.
 This standard applies to water heaters for domestic and commercial use that use liquefied petroleum gas or natural gas as fuel, and provide only hot water in the liquid phase. Water heaters with a thermal load greater than 108.0 kW, absolute working pressures greater than 600 kPa or water temperatures greater than 87.0 °C (360.15 K) are excluded from the scope of application.   This policy applies to products that are imported, manufactured, or marketed within the United Mexican States.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Gas, LPG</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-003-ener-2021</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5629991&amp;fecha=15/09/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>NOM-004-ENER-2025, Energy efficiency for motor pumps and motor pumps for pumping clean water, with capacities from 0.149 kW (1/5 HP) to 1.492 kW (2 HP).</t>
   </si>
   <si>
     <t>This standard establishes the maximum Pump Energy Index (PEI) that motor-pump and motor-pump assemblies must meet for clean water handling. It applies to the motor pump and motor pump assembly, which use single-phase squirrel-cage induction motors, for handling clean water in powers from 0.149 kW (1/5 HP) to 1.492 kW (2 HP).</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-004-ener-2025-energy-efficiency-motor-pumps-and-motor-pumps-pumping-clean-water</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/normasOficiales/9501/sener/sener.html</t>
   </si>
   <si>
     <t>NOM-005-ENER-2016</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for household electric clothes washers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>NMX-J-585-ANCE-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-005-ener-2016</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5460980&amp;fecha=15/11/2016#gsc.tab=0</t>
   </si>
   <si>
     <t>NOM-006-ENER-2015, Electromechanical Energy Efficiency in Deep-Well Pumping Systems in Operation</t>
   </si>
   <si>
     <t>This standard establishes the minimum energy efficiency values ​​that deep-well pumping systems installed in the field. It applies to vertical turbine-type pumps with external electric motors and submersible pumps, used for pumping water from deep wells, in the power range of 5.5 - 261 kW (7.5 - 350 hp).</t>
   </si>
   <si>
     <t>Agricultural Pumps, Pumps Other</t>
   </si>
   <si>
     <t>ANSI/HI 14.6-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-006-ener-2015-electromechanical-energy-efficiency-deep-well-pumping-systems-operation</t>
   </si>
@@ -703,53 +817,50 @@
     <t>https://www.gob.mx/cms/uploads/attachment/file/386123/nom-027-enerscfi.pdf</t>
   </si>
   <si>
     <t>NOM-028-ENER-2017</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the minimum efficiency limits for general- purpose lamps, intended for the lighting of the residential, commercial, services, industrial and public lighting sectors , as well as their test methods. This Official Mexican Standard applies to general-purpose lamps intended for lighting in the residential, commercial, services, industrial and public lighting sectors, such as: incandescent, incandescent with halogen, linear fluorescent, high intensity discharge and mixed light; that are imported, manufactured, and / or marketed within the national territory.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-028-ener-2017</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5515627&amp;fecha=09/03/2018</t>
   </si>
   <si>
     <t>NOM-029-ENER-2017, Energy efficiency of external power supplies</t>
   </si>
   <si>
     <t>This standard aims to establish the minimum values ​​of energy efficiency in operation, the maximum limits of electrical power in no-load or empty mode, the test methods for their evaluation and the specifications of the minimum information to be marked on external power supplies (FAE) that are intended to convert the alternating current (AC) line voltage to a single fixed output voltage level in direct current (DC) at a time and with a maximum output power less than or equal to 250.0 W, as well as those that have a switch that allows the user to manually choose between different output voltage levels.</t>
   </si>
   <si>
     <t>External Power Supply</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>NMX-I-281-NYCE-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-029-ener-2017-energy-efficiency-external-power-supplies</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5502802</t>
   </si>
   <si>
     <t>NOM-030-ENER-2016</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the specifications and test methods for integrated LED lamps for general lighting, it is applicable to all omnidirectional and directional integrated LED lamps, which are intended for general lighting, from 100 V to 277 V ac and 50 Hz or 60 Hz frequency, which are manufactured or imported for sale within the national territory.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-030-ener-2016</t>
   </si>
@@ -792,50 +903,77 @@
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5624457&amp;fecha=21/07/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>NOM-035-ENER-2025, Energy Efficiency in Unitary Air Conditioners</t>
   </si>
   <si>
     <t>This standard establishes the minimum Integrated Energy Efficiency Ratio (REEI) levels in cooling mode for unitary air conditioners (package units). It applies to self-contained air conditioners known as unitary type (package unit) in nominal cooling capacities greater than 19,050 W (65,000 BTU/h) and up to 70,340 W (240,000 BTU/h), with or without reversible cycle, air-cooled, electrically operated, that work by mechanical compression, which include a single-speed compressor (Fixed Capacity) or a variable refrigerant flow or frequency compressor (Proportionally Controlled Capacity) or a stepped speed compressor (Staged Capacity) and an air-cooled condenser coil.</t>
   </si>
   <si>
     <t>Packaged Terminals</t>
   </si>
   <si>
     <t>NOM-008-SE-2021
 ,   
                     ANSI/ASHRAE 37-2009
 ,   
                     ANSI/AHRI 340/360-2022
 ,   
                     NMX-Z-013-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-035-ener-2025-energy-efficiency-unitary-air-conditioners</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/normasOficiales/9515/sener/sener.html</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Standard NOM-001-ENER-2014 - Pumps</t>
   </si>
   <si>
     <t>Standard NOM-001-ENER-2014 applies to vertical turbine pumps with external vertical electric motor for pumping clean water as specified in the standard.</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-016-ENER-2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/standard-nom-001-ener-2014-pumps</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5355493&amp;fecha=06/08/2014</t>
   </si>
   <si>
     <t>Standard NOM-002-SEDE/ENER-2014 - Distribution Transformers</t>
   </si>
   <si>
     <t>This standard establishes requirements for safety and energy-efficiency for distribution transformers (liquid-immersed units).</t>
   </si>
@@ -1391,73 +1529,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="999.042" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="96.691" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1769,2320 +1907,2790 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="I14"/>
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>104</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15"/>
       <c r="M15" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
         <v>138</v>
       </c>
-      <c r="K22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>139</v>
+      </c>
+      <c r="P22" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>145</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D24" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>158</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>164</v>
+      </c>
       <c r="M26" t="s">
-        <v>140</v>
+        <v>165</v>
       </c>
       <c r="N26" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="P26" t="s">
-        <v>180</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="M27" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="B28" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>175</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="P28" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B29" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D29" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I29">
         <v>2025</v>
       </c>
       <c r="J29" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="P29" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B30" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I30">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="J30" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="M30" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="P30" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B31" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>194</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="I31">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="M31" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="P31" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B32" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>184</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="I32">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="J32" t="s">
-        <v>104</v>
+        <v>200</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>198</v>
+      </c>
       <c r="M32" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="P32" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>203</v>
+      </c>
+      <c r="B33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>205</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>176</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2006</v>
+      </c>
+      <c r="I33">
+        <v>2025</v>
+      </c>
+      <c r="J33" t="s">
+        <v>177</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>206</v>
+      </c>
+      <c r="M33" t="s">
+        <v>179</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>207</v>
+      </c>
+      <c r="P33" t="s">
         <v>208</v>
-      </c>
-[...39 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>209</v>
+      </c>
+      <c r="B34" t="s">
+        <v>210</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>211</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>176</v>
+      </c>
+      <c r="G34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34">
+        <v>2020</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>177</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>212</v>
+      </c>
+      <c r="M34" t="s">
+        <v>179</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>213</v>
       </c>
-      <c r="B34" t="s">
+      <c r="P34" t="s">
         <v>214</v>
-      </c>
-[...40 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B35" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>220</v>
+        <v>156</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="H35">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>1997</v>
+      </c>
+      <c r="I35">
+        <v>2005</v>
+      </c>
       <c r="J35" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O35" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="P35" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B36" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>227</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="I36">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="J36" t="s">
-        <v>228</v>
+        <v>177</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="M36" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="P36" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B37" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>233</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H37">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="M37" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="P37" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B38" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>230</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2016</v>
+      </c>
+      <c r="I38">
+        <v>2025</v>
+      </c>
       <c r="J38" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>231</v>
+      </c>
       <c r="M38" t="s">
-        <v>239</v>
+        <v>179</v>
       </c>
       <c r="N38" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="P38" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B39" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D39" t="s">
-        <v>244</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>221</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2012</v>
+      </c>
+      <c r="I39">
+        <v>2013</v>
+      </c>
       <c r="J39" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="M39" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="P39" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="B40" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="I40">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J40" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="M40" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="P40" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="B41" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>256</v>
+        <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="I41">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="J41" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="P41" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B42"/>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>175</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H42">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
+        <v>150</v>
+      </c>
+      <c r="K42" t="s">
+        <v>247</v>
+      </c>
+      <c r="L42" t="s">
+        <v>248</v>
+      </c>
+      <c r="M42" t="s">
+        <v>179</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>249</v>
+      </c>
+      <c r="P42" t="s">
         <v>250</v>
-      </c>
-[...16 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B43" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>253</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="I43">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="J43" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="M43" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="P43" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="B44" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D44" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="H44">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="M44" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="P44" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="B45" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>264</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H45">
         <v>2012</v>
       </c>
-      <c r="I45"/>
+      <c r="I45">
+        <v>2017</v>
+      </c>
       <c r="J45" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="M45" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="P45" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="B46" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C46" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D46" t="s">
-        <v>192</v>
+        <v>270</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>284</v>
+        <v>86</v>
       </c>
       <c r="H46">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="M46" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N46" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="P46" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="B47" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D47" t="s">
-        <v>290</v>
+        <v>156</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H47">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>140</v>
+        <v>276</v>
       </c>
       <c r="N47" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O47" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="P47" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="B48" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="C48" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>137</v>
+        <v>176</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H48">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>250</v>
+        <v>177</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="M48" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="P48" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="B49" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D49" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H49">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="K49" t="s">
-        <v>24</v>
+        <v>289</v>
       </c>
       <c r="L49" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="M49" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N49" t="s">
-        <v>27</v>
+        <v>291</v>
       </c>
       <c r="O49" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="P49" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="B50" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>184</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="I50">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J50" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="M50" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="P50" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="B51" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>1997</v>
+      </c>
+      <c r="I51">
+        <v>2014</v>
+      </c>
       <c r="J51" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="M51" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="P51" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="B52" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>175</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>137</v>
+        <v>176</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H52">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>104</v>
+        <v>296</v>
       </c>
       <c r="K52" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>308</v>
+      </c>
+      <c r="L52" t="s">
+        <v>309</v>
+      </c>
       <c r="M52" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="P52" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B53" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C53" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="G53" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H53">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>1994</v>
+      </c>
+      <c r="I53">
+        <v>2014</v>
+      </c>
       <c r="J53" t="s">
-        <v>250</v>
+        <v>296</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="M53" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="P53" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" t="s">
+        <v>147</v>
+      </c>
+      <c r="D54" t="s">
+        <v>319</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>176</v>
+      </c>
+      <c r="G54" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54">
+        <v>2002</v>
+      </c>
+      <c r="I54">
+        <v>2007</v>
+      </c>
+      <c r="J54" t="s">
+        <v>150</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>320</v>
+      </c>
+      <c r="M54" t="s">
+        <v>179</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>321</v>
+      </c>
+      <c r="P54" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>323</v>
+      </c>
+      <c r="B55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C55" t="s">
+        <v>147</v>
+      </c>
+      <c r="D55" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>176</v>
+      </c>
+      <c r="G55" t="s">
+        <v>86</v>
+      </c>
+      <c r="H55">
+        <v>2012</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>296</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>325</v>
+      </c>
+      <c r="M55" t="s">
+        <v>179</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>326</v>
       </c>
-      <c r="B54" t="s">
+      <c r="P55" t="s">
         <v>327</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
         <v>328</v>
       </c>
-      <c r="E54" t="s">
-[...8 lines deleted...]
-      <c r="H54">
+      <c r="B56" t="s">
+        <v>329</v>
+      </c>
+      <c r="C56" t="s">
+        <v>147</v>
+      </c>
+      <c r="D56" t="s">
+        <v>230</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>330</v>
+      </c>
+      <c r="H56">
+        <v>2010</v>
+      </c>
+      <c r="I56">
+        <v>2016</v>
+      </c>
+      <c r="J56" t="s">
+        <v>150</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>331</v>
+      </c>
+      <c r="M56" t="s">
+        <v>179</v>
+      </c>
+      <c r="N56" t="s">
+        <v>88</v>
+      </c>
+      <c r="O56" t="s">
+        <v>332</v>
+      </c>
+      <c r="P56" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>334</v>
+      </c>
+      <c r="B57" t="s">
+        <v>335</v>
+      </c>
+      <c r="C57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D57" t="s">
+        <v>336</v>
+      </c>
+      <c r="E57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2008</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>150</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" t="s">
+        <v>337</v>
+      </c>
+      <c r="M57" t="s">
+        <v>179</v>
+      </c>
+      <c r="N57" t="s">
+        <v>88</v>
+      </c>
+      <c r="O57" t="s">
+        <v>338</v>
+      </c>
+      <c r="P57" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>340</v>
+      </c>
+      <c r="B58" t="s">
+        <v>341</v>
+      </c>
+      <c r="C58" t="s">
+        <v>147</v>
+      </c>
+      <c r="D58" t="s">
+        <v>54</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>176</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>1995</v>
+      </c>
+      <c r="I58">
+        <v>2008</v>
+      </c>
+      <c r="J58" t="s">
+        <v>296</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>342</v>
+      </c>
+      <c r="M58" t="s">
+        <v>179</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>343</v>
+      </c>
+      <c r="P58" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>345</v>
+      </c>
+      <c r="B59" t="s">
+        <v>346</v>
+      </c>
+      <c r="C59" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" t="s">
+        <v>347</v>
+      </c>
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>176</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2008</v>
+      </c>
+      <c r="I59">
         <v>2014</v>
       </c>
-      <c r="I54"/>
-[...19 lines deleted...]
-        <v>331</v>
+      <c r="J59" t="s">
+        <v>150</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>348</v>
+      </c>
+      <c r="M59" t="s">
+        <v>179</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>349</v>
+      </c>
+      <c r="P59" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>351</v>
+      </c>
+      <c r="B60" t="s">
+        <v>352</v>
+      </c>
+      <c r="C60" t="s">
+        <v>147</v>
+      </c>
+      <c r="D60" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" t="s">
+        <v>176</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>1995</v>
+      </c>
+      <c r="I60">
+        <v>2010</v>
+      </c>
+      <c r="J60" t="s">
+        <v>353</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>354</v>
+      </c>
+      <c r="M60" t="s">
+        <v>179</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>355</v>
+      </c>
+      <c r="P60" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>357</v>
+      </c>
+      <c r="B61" t="s">
+        <v>358</v>
+      </c>
+      <c r="C61" t="s">
+        <v>147</v>
+      </c>
+      <c r="D61" t="s">
+        <v>359</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>176</v>
+      </c>
+      <c r="G61" t="s">
+        <v>86</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>150</v>
+      </c>
+      <c r="K61" t="s">
+        <v>308</v>
+      </c>
+      <c r="L61" t="s">
+        <v>360</v>
+      </c>
+      <c r="M61" t="s">
+        <v>179</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>361</v>
+      </c>
+      <c r="P61" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>363</v>
+      </c>
+      <c r="B62" t="s">
+        <v>364</v>
+      </c>
+      <c r="C62" t="s">
+        <v>147</v>
+      </c>
+      <c r="D62" t="s">
+        <v>54</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>176</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>1995</v>
+      </c>
+      <c r="I62">
+        <v>2016</v>
+      </c>
+      <c r="J62" t="s">
+        <v>150</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>179</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>365</v>
+      </c>
+      <c r="P62" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>367</v>
+      </c>
+      <c r="B63" t="s">
+        <v>368</v>
+      </c>
+      <c r="C63" t="s">
+        <v>147</v>
+      </c>
+      <c r="D63" t="s">
+        <v>270</v>
+      </c>
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H63">
+        <v>2012</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
+        <v>296</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>369</v>
+      </c>
+      <c r="M63" t="s">
+        <v>179</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>370</v>
+      </c>
+      <c r="P63" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>372</v>
+      </c>
+      <c r="B64" t="s">
+        <v>373</v>
+      </c>
+      <c r="C64" t="s">
+        <v>147</v>
+      </c>
+      <c r="D64" t="s">
+        <v>374</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
+        <v>176</v>
+      </c>
+      <c r="G64" t="s">
+        <v>86</v>
+      </c>
+      <c r="H64">
+        <v>2014</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>296</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>375</v>
+      </c>
+      <c r="M64" t="s">
+        <v>179</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>376</v>
+      </c>
+      <c r="P64" t="s">
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">