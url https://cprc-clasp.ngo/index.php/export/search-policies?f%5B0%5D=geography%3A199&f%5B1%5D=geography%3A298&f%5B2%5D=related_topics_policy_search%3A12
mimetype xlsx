--- v0 (2025-12-05)
+++ v1 (2026-09-07)
@@ -101,77 +101,77 @@
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>National Commission for the Efficient Use of Energy</t>
   </si>
   <si>
     <t>Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-standard-proy-nom-014-ener-2020</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5608195&amp;fecha=18/12/2020#gsc.tab=0</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>NOM-014-ENER-2004</t>
   </si>
   <si>
     <t>Standards NOM-014-ENER-2004 applies to single-phase squirrel cage air-cooled induction AC motors with a rated output of 0.180 kW to 1.500 kW, with single rotation frequency, 2, 4 or 6 poles, split phase or capacitor start, open or closed.</t>
   </si>
   <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-014-ener-2004</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=4919668&amp;fecha=19/04/2005</t>
   </si>
   <si>
     <t>NOM-033-ENER-2019 - AC motors cooled with air</t>
   </si>