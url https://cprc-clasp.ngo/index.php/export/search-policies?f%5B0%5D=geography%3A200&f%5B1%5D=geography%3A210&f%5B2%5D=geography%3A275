--- v1 (2026-02-24)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,254 +207,380 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>NTON 10 006-07 Energy efficiency. Household incandescent lamps. Specifications and labeling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for incandescent tungsten filament lamps for domestic use and similar uses for general lighting, which have:</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>CIE 84: 1989, IEC 60064: 1993, IEC 60064 Amendment 1:2000, IEC 60064 Amendment 2:2002</t>
   </si>
   <si>
     <t>Ministerio de Energía y Minas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nton-10-006-07-energy-efficiency-household-incandescent-lamps-specifications-and-labeling</t>
   </si>
   <si>
     <t>http://legislacion.asamblea.gob.ni/Normaweb.nsf/xpNorma.xsp?documentId=B541D7427B544FD8062576AF0055C74A&amp;action=openDocument</t>
   </si>
   <si>
     <t>NTON 10 007-08 Energy efficiency. Three-phase squirrel-cage AC induction motors with a rated output of 0.746 to 373 kW. Limits, test methods and labeling requirements</t>
@@ -624,81 +750,75 @@
   <si>
     <t>EU 65-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-29236-transposition-ec-65-2017</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2015/01/20150114.pdf</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens including when incorporated in cookers; domestic hobs and domestic electric range hoods including when sold for non-domestic purposes. This Regulation does not apply to:  a. appliances that use energy sources other than electricity or gas;   b. appliances which offer microwave heating function;   c. small ovens;   d. portable ovens;    e. heat storage ovens;   f. ovens which are heated with steam as a primary heating function;   g. covered gas burners in hobs;   h. outdoor cooking appliances;   i. appliances designed for use only with gases of the third family propane and butane; and    j. grills.</t>
   </si>
   <si>
     <t>EU 66-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-29236-transposition-ec-65-2017-0</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 29236 | transposition of EC 666-2013</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners including hybrid vacuum cleaners.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>Commission Delegated Regulation EU No 666-2013 of 8 July 2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-29236-transposition-ec-666-2013</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 29564 - Amending No 29236 | transposition of EC 665-2013</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated vacuum cleaners including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 665-2013 of 3 May 2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-29564-amending-no-29236-transposition-ec-665-2013</t>
   </si>
   <si>
     <t>http://www.yegm.gov.tr/duyurular_haberler/document/ELEKTR%C4%B0KL%C4%B0%20S%C3%9CP%C3%9CRGELER%C4%B0N%20ENERJ%C4%B0%20ET%C4%B0KETLEMES%C4%B0NE%20DA%C4%B0R%20TEBL%C4%B0%C4%9EDE%20DE%C4%9E%C4%B0%C5%9E%C4%B0KL%C4%B0K%20YAPILMASINA%20DA%C4%B0R%20TEBL%C4%B0%C4</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Comminique on Ecodesign Requirements for Household Dishwashers (2019/2022/EU) (SGM:2021/1)</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries; including those sold for non-household use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-31434-comminique-ecodesign-requirements-household-dishwashers</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-1.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Energy Labeling of Cooling Devices (2019/2016/EU) (SGM:2021/8)</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. This Regulation shall apply to electric mains-operated household refrigerating appliances including those sold for non-household use or for the refrigeration of items other than foodstuffs and including built-in appliances. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated. This Regulation shall not apply to:    a. refrigerating appliances that are primarily powered by energy sources other than electricity such as liquefied petroleum gas LPG kerosene and bio-diesel fuels;   b. battery-operated refrigerating appliances that can be connected to the mains through an AC|DC converter purchased separately;    c. custom-made refrigerating appliances made on a one-off basis and not equivalent to other refrigerating appliance models;   d. refrigerating appliances for tertiary sector application where the removal of refrigerated foodstuffs is electronically sensed and that information can be automatically transmitted through a network connection to a remote control system for accounting;    e. appliances where the primary function is not the storage of foodstuffs through refrigeration such as stand-alone ice-makers or chilled drinks dispensers.</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-31434-energy-labeling-cooling-devices-20192016eu-sgm20218</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-8.htm</t>
   </si>
@@ -730,53 +850,50 @@
     <t>Turkish Official Gazette No 31434 |  Energy Labeling of Electronic Displays (2019/2013/EU) (SGM:2021/6)</t>
   </si>
   <si>
     <t>This policy establishes requirements for the labeling of, and the provision of supplementary product information on electronic displays, including televisions, monitors, and digital signage displays. This policy applies to electronic displays with a screen area greater than 100 square centimeters. This policy is a transposition of Commission Delegated Regulation (EU) 2019/2013 .</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-31434-energy-labeling-electronic-displays-20192013eu-sgm20216</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-6.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Environmentally Friendly Design of Household Washing Machines with Dryers</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries, including those sold for non-household use. This Regulation shall not apply to household combined washer-driers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-31434-environmentally-friendly-design-household-washing</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-3.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Environmentally Friendly Design Requirements for Cooling Devices (2019/2019/EU) (SGM:2021/7)</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1500 litres.</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/turkish-official-gazette-no-31434-environmentally-friendly-design-requirements-cooling</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-7.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Environmentally Friendly Design Requirements for Cooling Devices with Direct Sales Function (2019/2024/EU) (SGM:2021/9)</t>
   </si>
@@ -1338,51 +1455,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1702.156" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1716,2209 +1833,2679 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
       <c r="M23" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H24">
         <v>2021</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>2024</v>
+      </c>
       <c r="J24" t="s">
-        <v>165</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="P24"/>
+        <v>150</v>
+      </c>
+      <c r="P24" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="M26" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="P26" t="s">
-        <v>176</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="C27" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="M27" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>167</v>
       </c>
-      <c r="N27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="B28" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D28" t="s">
-        <v>189</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
         <v>173</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="P28" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B29" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="C29" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D29" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K29" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="P29" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D30" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="B31" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="E31" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="P31" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B32" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C32" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H32">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="M32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="P32" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="B33" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="C33" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="P33" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B34" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="C34" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D34" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="M34" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B35" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C35" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D35" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="E35" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>226</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2002</v>
+      </c>
+      <c r="I35">
+        <v>2015</v>
+      </c>
       <c r="J35" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="L35" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="M35" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="P35" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="B36" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D36" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="E36" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I36">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J36" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="L36" t="s">
+        <v>221</v>
+      </c>
+      <c r="M36" t="s">
         <v>209</v>
       </c>
-      <c r="M36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="P36" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B37" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>225</v>
       </c>
       <c r="E37" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H37">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="M37" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="P37" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="B38" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="E38" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2011</v>
+      </c>
+      <c r="I38">
+        <v>2014</v>
+      </c>
       <c r="J38" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="L38" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="M38" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="P38" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="B39" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D39" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2015</v>
+      </c>
+      <c r="I39">
+        <v>2017</v>
+      </c>
       <c r="J39" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="L39" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="M39" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="P39" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="B40" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D40" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H40">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="M40" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="P40" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="B41" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C41" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D41" t="s">
-        <v>232</v>
+        <v>127</v>
       </c>
       <c r="E41" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H41">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="M41" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="P41" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B42" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C42" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D42" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E42" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I42">
         <v>2021</v>
       </c>
       <c r="J42" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="M42" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="P42" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="B43" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="C43" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D43" t="s">
-        <v>268</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H43">
+        <v>2002</v>
+      </c>
+      <c r="I43">
         <v>2021</v>
       </c>
-      <c r="I43"/>
       <c r="J43" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="M43" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="P43"/>
+        <v>255</v>
+      </c>
+      <c r="P43" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B44" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C44" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D44" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E44" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G44" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="M44" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="P44"/>
+        <v>261</v>
+      </c>
+      <c r="P44" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="B45" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C45" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D45" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F45" t="s">
         <v>42</v>
       </c>
       <c r="G45" t="s">
-        <v>78</v>
+        <v>266</v>
       </c>
       <c r="H45">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K45" t="s">
-        <v>275</v>
+        <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="M45" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="P45" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B46" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="C46" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D46" t="s">
-        <v>281</v>
+        <v>64</v>
       </c>
       <c r="E46" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F46" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2011</v>
+      </c>
+      <c r="I46">
+        <v>2021</v>
+      </c>
       <c r="J46" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K46" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="L46"/>
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>249</v>
+      </c>
       <c r="M46" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="P46" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="B47" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="C47" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D47" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2011</v>
+      </c>
+      <c r="I47">
+        <v>2021</v>
+      </c>
       <c r="J47" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K47" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="M47" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="P47" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B48" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
         <v>281</v>
       </c>
       <c r="E48" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H48">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K48" t="s">
-        <v>293</v>
+        <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="M48" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="P48" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="B49" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="C49" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="E49" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>287</v>
       </c>
       <c r="G49" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H49">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="M49" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="P49" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="B50" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="C50" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D50" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="E50" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>304</v>
+        <v>42</v>
       </c>
       <c r="G50" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2002</v>
+      </c>
+      <c r="I50">
+        <v>2021</v>
+      </c>
       <c r="J50" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="K50" t="s">
-        <v>305</v>
+        <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="M50" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="P50" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="B51" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C51" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="D51" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="E51" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
         <v>42</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I51">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J51" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="M51" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="P51" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>300</v>
+      </c>
+      <c r="B52" t="s">
+        <v>301</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>108</v>
+      </c>
+      <c r="E52" t="s">
+        <v>147</v>
+      </c>
+      <c r="F52" t="s">
+        <v>42</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2002</v>
+      </c>
+      <c r="I52">
+        <v>2021</v>
+      </c>
+      <c r="J52" t="s">
+        <v>207</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
+        <v>302</v>
+      </c>
+      <c r="M52" t="s">
+        <v>209</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>303</v>
+      </c>
+      <c r="P52" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>305</v>
+      </c>
+      <c r="B53" t="s">
+        <v>306</v>
+      </c>
+      <c r="C53" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53" t="s">
+        <v>307</v>
+      </c>
+      <c r="E53" t="s">
+        <v>147</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>86</v>
+      </c>
+      <c r="H53">
+        <v>2021</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>207</v>
+      </c>
+      <c r="K53" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" t="s">
+        <v>308</v>
+      </c>
+      <c r="M53" t="s">
+        <v>209</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>309</v>
+      </c>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>305</v>
+      </c>
+      <c r="B54" t="s">
+        <v>306</v>
+      </c>
+      <c r="C54" t="s">
+        <v>205</v>
+      </c>
+      <c r="D54" t="s">
+        <v>307</v>
+      </c>
+      <c r="E54" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>86</v>
+      </c>
+      <c r="H54">
+        <v>2021</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>207</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>308</v>
+      </c>
+      <c r="M54" t="s">
+        <v>209</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>310</v>
+      </c>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>311</v>
+      </c>
+      <c r="B55" t="s">
+        <v>312</v>
+      </c>
+      <c r="C55" t="s">
+        <v>205</v>
+      </c>
+      <c r="D55" t="s">
+        <v>313</v>
+      </c>
+      <c r="E55" t="s">
+        <v>147</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" t="s">
+        <v>86</v>
+      </c>
+      <c r="H55">
+        <v>2022</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>207</v>
+      </c>
+      <c r="K55" t="s">
         <v>314</v>
       </c>
-      <c r="B52" t="s">
+      <c r="L55" t="s">
         <v>315</v>
       </c>
-      <c r="C52" t="s">
-[...8 lines deleted...]
-      <c r="F52" t="s">
+      <c r="M55" t="s">
+        <v>209</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>316</v>
+      </c>
+      <c r="P55" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>318</v>
+      </c>
+      <c r="B56" t="s">
+        <v>319</v>
+      </c>
+      <c r="C56" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" t="s">
+        <v>320</v>
+      </c>
+      <c r="E56" t="s">
+        <v>147</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56">
+        <v>2022</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>207</v>
+      </c>
+      <c r="K56" t="s">
+        <v>321</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56" t="s">
+        <v>209</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>322</v>
+      </c>
+      <c r="P56" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>324</v>
+      </c>
+      <c r="B57" t="s">
+        <v>325</v>
+      </c>
+      <c r="C57" t="s">
+        <v>205</v>
+      </c>
+      <c r="D57" t="s">
+        <v>313</v>
+      </c>
+      <c r="E57" t="s">
+        <v>147</v>
+      </c>
+      <c r="F57" t="s">
         <v>21</v>
       </c>
-      <c r="G52" t="s">
-[...20 lines deleted...]
-      <c r="P52"/>
+      <c r="G57" t="s">
+        <v>86</v>
+      </c>
+      <c r="H57">
+        <v>2022</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>207</v>
+      </c>
+      <c r="K57" t="s">
+        <v>326</v>
+      </c>
+      <c r="L57" t="s">
+        <v>327</v>
+      </c>
+      <c r="M57" t="s">
+        <v>209</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>328</v>
+      </c>
+      <c r="P57" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>330</v>
+      </c>
+      <c r="B58" t="s">
+        <v>331</v>
+      </c>
+      <c r="C58" t="s">
+        <v>205</v>
+      </c>
+      <c r="D58" t="s">
+        <v>320</v>
+      </c>
+      <c r="E58" t="s">
+        <v>147</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>86</v>
+      </c>
+      <c r="H58">
+        <v>2022</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>207</v>
+      </c>
+      <c r="K58" t="s">
+        <v>332</v>
+      </c>
+      <c r="L58" t="s">
+        <v>333</v>
+      </c>
+      <c r="M58" t="s">
+        <v>209</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>334</v>
+      </c>
+      <c r="P58" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>336</v>
+      </c>
+      <c r="B59" t="s">
+        <v>337</v>
+      </c>
+      <c r="C59" t="s">
+        <v>205</v>
+      </c>
+      <c r="D59" t="s">
+        <v>320</v>
+      </c>
+      <c r="E59" t="s">
+        <v>147</v>
+      </c>
+      <c r="F59" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H59">
+        <v>2022</v>
+      </c>
+      <c r="I59"/>
+      <c r="J59" t="s">
+        <v>207</v>
+      </c>
+      <c r="K59" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>338</v>
+      </c>
+      <c r="M59" t="s">
+        <v>209</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>339</v>
+      </c>
+      <c r="P59" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>341</v>
+      </c>
+      <c r="B60" t="s">
+        <v>342</v>
+      </c>
+      <c r="C60" t="s">
+        <v>205</v>
+      </c>
+      <c r="D60" t="s">
+        <v>75</v>
+      </c>
+      <c r="E60" t="s">
+        <v>147</v>
+      </c>
+      <c r="F60" t="s">
+        <v>343</v>
+      </c>
+      <c r="G60" t="s">
+        <v>86</v>
+      </c>
+      <c r="H60">
+        <v>2008</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>214</v>
+      </c>
+      <c r="K60" t="s">
+        <v>344</v>
+      </c>
+      <c r="L60" t="s">
+        <v>345</v>
+      </c>
+      <c r="M60" t="s">
+        <v>209</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>346</v>
+      </c>
+      <c r="P60" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B61" t="s">
+        <v>349</v>
+      </c>
+      <c r="C61" t="s">
+        <v>205</v>
+      </c>
+      <c r="D61" t="s">
+        <v>123</v>
+      </c>
+      <c r="E61" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" t="s">
+        <v>42</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>2012</v>
+      </c>
+      <c r="I61">
+        <v>2015</v>
+      </c>
+      <c r="J61" t="s">
+        <v>214</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>350</v>
+      </c>
+      <c r="M61" t="s">
+        <v>209</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>351</v>
+      </c>
+      <c r="P61" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>353</v>
+      </c>
+      <c r="B62" t="s">
+        <v>354</v>
+      </c>
+      <c r="C62" t="s">
+        <v>205</v>
+      </c>
+      <c r="D62" t="s">
+        <v>85</v>
+      </c>
+      <c r="E62" t="s">
+        <v>147</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>355</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>214</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>209</v>
+      </c>
+      <c r="N62" t="s">
+        <v>356</v>
+      </c>
+      <c r="O62" t="s">
+        <v>357</v>
+      </c>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>