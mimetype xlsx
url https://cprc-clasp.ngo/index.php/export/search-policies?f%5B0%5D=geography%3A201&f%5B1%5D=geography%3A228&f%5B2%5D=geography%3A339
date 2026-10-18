--- v2 (2026-09-02)
+++ v3 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="893">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2237,50 +2237,80 @@
     <t>This standard applies to household electrical refrigeration devices of compression and absorption type intended for storage and (or) freezing of food products in a domestic environment, including devices with internal forced air circulation and a system without frost formation (frost-free system).</t>
   </si>
   <si>
     <t>GOST R IEC 62552-2011; GOST R ISO 51401-99</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-r-51565-2012-energy-efficiency-household-refrigeration-appliances-and-similar</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/53522/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-r-55008-2012-energy-efficiency-household-washing-machines-and-similar-energy</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/54513/</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for CFL</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Comparative Label</t>
   </si>
   <si>
     <t>National Energy Secretariat of Panama</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-cfl</t>
   </si>
   <si>
     <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=9&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjLu6OBoKblAhWNd98KHc52AdkQFjAIegQIBxAC&amp;url=https%3A%2F%2Fwww.eceee.org%2Flibrary%2Fconference_proceedings%2Feceee_Summer_Studies%2F2017%2F7-appliances-products-lighti</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 1324</t>
   </si>
@@ -2757,53 +2787,50 @@
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Welding Equipment</t>
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
@@ -3157,51 +3184,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P182"/>
+  <dimension ref="A1:P183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -10038,1709 +10065,1755 @@
       </c>
       <c r="M146" t="s">
         <v>632</v>
       </c>
       <c r="N146" t="s">
         <v>27</v>
       </c>
       <c r="O146" t="s">
         <v>713</v>
       </c>
       <c r="P146" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>715</v>
       </c>
       <c r="B147" t="s">
         <v>716</v>
       </c>
       <c r="C147" t="s">
         <v>717</v>
       </c>
       <c r="D147" t="s">
-        <v>496</v>
+        <v>718</v>
       </c>
       <c r="E147" t="s">
         <v>63</v>
       </c>
       <c r="F147" t="s">
-        <v>718</v>
+        <v>207</v>
       </c>
       <c r="G147" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="H147"/>
+        <v>719</v>
+      </c>
+      <c r="H147">
+        <v>2026</v>
+      </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>56</v>
+        <v>720</v>
       </c>
       <c r="K147" t="s">
         <v>24</v>
       </c>
       <c r="L147"/>
       <c r="M147" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="N147" t="s">
-        <v>27</v>
+        <v>722</v>
       </c>
       <c r="O147" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="P147" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B148" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C148" t="s">
-        <v>601</v>
+        <v>727</v>
       </c>
       <c r="D148" t="s">
         <v>496</v>
       </c>
       <c r="E148" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F148" t="s">
-        <v>64</v>
+        <v>728</v>
       </c>
       <c r="G148" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="H148"/>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>602</v>
+        <v>56</v>
       </c>
       <c r="K148" t="s">
         <v>24</v>
       </c>
       <c r="L148"/>
       <c r="M148" t="s">
-        <v>632</v>
+        <v>729</v>
       </c>
       <c r="N148" t="s">
         <v>27</v>
       </c>
       <c r="O148" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="P148" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="B149" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="C149" t="s">
         <v>601</v>
       </c>
       <c r="D149" t="s">
-        <v>728</v>
+        <v>496</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>64</v>
       </c>
       <c r="G149" t="s">
         <v>44</v>
       </c>
       <c r="H149">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
         <v>602</v>
       </c>
       <c r="K149" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L149"/>
       <c r="M149" t="s">
-        <v>730</v>
+        <v>632</v>
       </c>
       <c r="N149" t="s">
         <v>27</v>
       </c>
       <c r="O149" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="P149" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B150" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C150" t="s">
-        <v>734</v>
+        <v>601</v>
       </c>
       <c r="D150" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="G150" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H150">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I150"/>
       <c r="J150" t="s">
-        <v>736</v>
+        <v>602</v>
       </c>
       <c r="K150" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="L150" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="M150" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="N150" t="s">
         <v>27</v>
       </c>
       <c r="O150" t="s">
-        <v>739</v>
-[...1 lines deleted...]
-      <c r="P150"/>
+        <v>741</v>
+      </c>
+      <c r="P150" t="s">
+        <v>735</v>
+      </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B151" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C151" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D151" t="s">
-        <v>130</v>
+        <v>745</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>21</v>
       </c>
       <c r="G151" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H151">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I151"/>
+        <v>2006</v>
+      </c>
+      <c r="I151">
+        <v>2006</v>
+      </c>
       <c r="J151" t="s">
-        <v>520</v>
+        <v>746</v>
       </c>
       <c r="K151" t="s">
         <v>24</v>
       </c>
-      <c r="L151"/>
+      <c r="L151" t="s">
+        <v>747</v>
+      </c>
       <c r="M151" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="N151" t="s">
         <v>27</v>
       </c>
       <c r="O151" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>749</v>
+      </c>
+      <c r="P151"/>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="B152" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="C152" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D152" t="s">
-        <v>747</v>
+        <v>130</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>21</v>
       </c>
       <c r="G152" t="s">
         <v>44</v>
       </c>
       <c r="H152">
         <v>2014</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
         <v>520</v>
       </c>
       <c r="K152" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="L152"/>
       <c r="M152" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N152" t="s">
         <v>27</v>
       </c>
       <c r="O152" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="P152" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="B153" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C153" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D153" t="s">
-        <v>618</v>
+        <v>757</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
       <c r="F153" t="s">
         <v>21</v>
       </c>
       <c r="G153" t="s">
         <v>44</v>
       </c>
       <c r="H153">
         <v>2014</v>
       </c>
       <c r="I153"/>
       <c r="J153" t="s">
         <v>520</v>
       </c>
       <c r="K153" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="L153"/>
       <c r="M153" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N153" t="s">
         <v>27</v>
       </c>
       <c r="O153" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="P153" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B154" t="s">
+        <v>759</v>
+      </c>
+      <c r="C154" t="s">
         <v>752</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>37</v>
+        <v>618</v>
       </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
         <v>21</v>
       </c>
       <c r="G154" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H154">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
         <v>520</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
-      <c r="L154" t="s">
+      <c r="L154"/>
+      <c r="M154" t="s">
         <v>753</v>
       </c>
-      <c r="M154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N154" t="s">
         <v>27</v>
       </c>
       <c r="O154" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="P154" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="B155" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="C155" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D155" t="s">
-        <v>758</v>
+        <v>37</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>21</v>
       </c>
       <c r="G155" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H155">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I155"/>
+        <v>2006</v>
+      </c>
+      <c r="I155">
+        <v>2015</v>
+      </c>
       <c r="J155" t="s">
         <v>520</v>
       </c>
       <c r="K155" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="L155" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="M155" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N155" t="s">
         <v>27</v>
       </c>
       <c r="O155" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="P155" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B156" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="C156" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D156" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
         <v>21</v>
       </c>
       <c r="G156" t="s">
         <v>44</v>
       </c>
       <c r="H156">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I156"/>
       <c r="J156" t="s">
         <v>520</v>
       </c>
       <c r="K156" t="s">
-        <v>24</v>
+        <v>769</v>
       </c>
       <c r="L156" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="M156" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N156" t="s">
         <v>27</v>
       </c>
       <c r="O156" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="P156" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="B157" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C157" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D157" t="s">
-        <v>198</v>
+        <v>774</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>21</v>
       </c>
       <c r="G157" t="s">
         <v>44</v>
       </c>
       <c r="H157">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I157"/>
       <c r="J157" t="s">
         <v>520</v>
       </c>
       <c r="K157" t="s">
         <v>24</v>
       </c>
       <c r="L157" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="M157" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N157" t="s">
         <v>27</v>
       </c>
       <c r="O157" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="P157" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="B158" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="C158" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D158" t="s">
-        <v>775</v>
+        <v>198</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>21</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158">
         <v>2014</v>
       </c>
       <c r="I158"/>
       <c r="J158" t="s">
         <v>520</v>
       </c>
       <c r="K158" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
       <c r="L158" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="M158" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="P158" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B159" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C159" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="D159" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
         <v>21</v>
       </c>
       <c r="G159" t="s">
         <v>44</v>
       </c>
       <c r="H159">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
         <v>520</v>
       </c>
       <c r="K159" t="s">
-        <v>24</v>
+        <v>272</v>
       </c>
       <c r="L159" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="M159" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="N159" t="s">
         <v>27</v>
       </c>
       <c r="O159" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="P159" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="B160" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="C160" t="s">
-        <v>539</v>
+        <v>752</v>
       </c>
       <c r="D160" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E160" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>788</v>
+        <v>21</v>
       </c>
       <c r="G160" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H160">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>455</v>
+        <v>520</v>
       </c>
       <c r="K160" t="s">
-        <v>789</v>
+        <v>24</v>
       </c>
       <c r="L160" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M160" t="s">
-        <v>791</v>
+        <v>753</v>
       </c>
       <c r="N160" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O160" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="P160" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B161" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C161" t="s">
-        <v>717</v>
+        <v>539</v>
       </c>
       <c r="D161" t="s">
-        <v>512</v>
+        <v>797</v>
       </c>
       <c r="E161" t="s">
         <v>63</v>
       </c>
       <c r="F161" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="G161" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H161">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I161"/>
+        <v>2017</v>
+      </c>
+      <c r="I161">
+        <v>2021</v>
+      </c>
       <c r="J161" t="s">
-        <v>56</v>
+        <v>455</v>
       </c>
       <c r="K161" t="s">
-        <v>24</v>
+        <v>799</v>
       </c>
       <c r="L161" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="M161" t="s">
-        <v>719</v>
+        <v>801</v>
       </c>
       <c r="N161" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O161" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="P161" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="B162" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C162" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="D162" t="s">
         <v>512</v>
       </c>
       <c r="E162" t="s">
         <v>63</v>
       </c>
       <c r="F162" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="G162" t="s">
         <v>44</v>
       </c>
       <c r="H162">
         <v>2019</v>
       </c>
       <c r="I162"/>
       <c r="J162" t="s">
         <v>56</v>
       </c>
       <c r="K162" t="s">
         <v>24</v>
       </c>
       <c r="L162" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="M162" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="N162" t="s">
         <v>27</v>
       </c>
       <c r="O162" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="P162" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="B163" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C163" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="D163" t="s">
         <v>512</v>
       </c>
       <c r="E163" t="s">
         <v>63</v>
       </c>
       <c r="F163" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="G163" t="s">
         <v>44</v>
       </c>
       <c r="H163">
         <v>2019</v>
       </c>
       <c r="I163"/>
       <c r="J163" t="s">
         <v>56</v>
       </c>
       <c r="K163" t="s">
         <v>24</v>
       </c>
       <c r="L163" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="M163" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="N163" t="s">
         <v>27</v>
       </c>
       <c r="O163" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="P163" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="B164" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="C164" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="D164" t="s">
         <v>512</v>
       </c>
       <c r="E164" t="s">
         <v>63</v>
       </c>
       <c r="F164" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="G164" t="s">
         <v>44</v>
       </c>
       <c r="H164">
         <v>2019</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
         <v>56</v>
       </c>
       <c r="K164" t="s">
         <v>24</v>
       </c>
       <c r="L164" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="M164" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="N164" t="s">
         <v>27</v>
       </c>
       <c r="O164" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="P164" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="B165" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="C165" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="D165" t="s">
-        <v>618</v>
+        <v>512</v>
       </c>
       <c r="E165" t="s">
         <v>63</v>
       </c>
       <c r="F165" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="G165" t="s">
         <v>44</v>
       </c>
       <c r="H165">
         <v>2019</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
         <v>56</v>
       </c>
       <c r="K165" t="s">
         <v>24</v>
       </c>
       <c r="L165" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="M165" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="N165" t="s">
         <v>27</v>
       </c>
       <c r="O165" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="P165" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B166" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C166" t="s">
-        <v>518</v>
+        <v>727</v>
       </c>
       <c r="D166" t="s">
-        <v>496</v>
+        <v>618</v>
       </c>
       <c r="E166" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F166" t="s">
-        <v>64</v>
+        <v>798</v>
       </c>
       <c r="G166" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="H166"/>
+        <v>44</v>
+      </c>
+      <c r="H166">
+        <v>2019</v>
+      </c>
       <c r="I166"/>
       <c r="J166" t="s">
-        <v>520</v>
+        <v>56</v>
       </c>
       <c r="K166" t="s">
         <v>24</v>
       </c>
-      <c r="L166"/>
+      <c r="L166" t="s">
+        <v>823</v>
+      </c>
       <c r="M166" t="s">
-        <v>521</v>
+        <v>729</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="P166" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="B167" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="C167" t="s">
         <v>518</v>
       </c>
       <c r="D167" t="s">
-        <v>822</v>
+        <v>496</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>64</v>
       </c>
       <c r="G167" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="H167"/>
       <c r="I167"/>
       <c r="J167" t="s">
         <v>520</v>
       </c>
       <c r="K167" t="s">
         <v>24</v>
       </c>
       <c r="L167"/>
       <c r="M167" t="s">
         <v>521</v>
       </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="P167" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B168" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C168" t="s">
         <v>518</v>
       </c>
       <c r="D168" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E168" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>64</v>
       </c>
       <c r="G168" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H168">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I168"/>
       <c r="J168" t="s">
-        <v>828</v>
+        <v>520</v>
       </c>
       <c r="K168" t="s">
         <v>24</v>
       </c>
-      <c r="L168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L168"/>
       <c r="M168" t="s">
         <v>521</v>
       </c>
       <c r="N168" t="s">
         <v>27</v>
       </c>
       <c r="O168" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="P168" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B169" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C169" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="D169" t="s">
-        <v>553</v>
+        <v>837</v>
       </c>
       <c r="E169" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F169" t="s">
         <v>64</v>
       </c>
       <c r="G169" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H169">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I169"/>
+        <v>2008</v>
+      </c>
+      <c r="I169">
+        <v>2013</v>
+      </c>
       <c r="J169" t="s">
-        <v>448</v>
+        <v>838</v>
       </c>
       <c r="K169" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="L169"/>
+        <v>24</v>
+      </c>
+      <c r="L169" t="s">
+        <v>406</v>
+      </c>
       <c r="M169" t="s">
-        <v>791</v>
+        <v>521</v>
       </c>
       <c r="N169" t="s">
         <v>27</v>
       </c>
       <c r="O169" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="P169" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="B170" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="C170" t="s">
-        <v>61</v>
+        <v>539</v>
       </c>
       <c r="D170" t="s">
-        <v>152</v>
+        <v>553</v>
       </c>
       <c r="E170" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>788</v>
+        <v>64</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170">
-        <v>2026</v>
+        <v>2015</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>169</v>
+        <v>448</v>
       </c>
       <c r="K170" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="L170"/>
       <c r="M170" t="s">
-        <v>420</v>
+        <v>801</v>
       </c>
       <c r="N170" t="s">
         <v>27</v>
       </c>
       <c r="O170" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="P170" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B171" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C171" t="s">
         <v>61</v>
       </c>
       <c r="D171" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="E171" t="s">
         <v>63</v>
       </c>
       <c r="F171" t="s">
-        <v>64</v>
+        <v>798</v>
       </c>
       <c r="G171" t="s">
         <v>44</v>
       </c>
       <c r="H171">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c r="K171" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M171"/>
+        <v>51</v>
+      </c>
+      <c r="L171" t="s">
+        <v>847</v>
+      </c>
+      <c r="M171" t="s">
+        <v>420</v>
+      </c>
       <c r="N171" t="s">
         <v>27</v>
       </c>
       <c r="O171" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="P171" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="B172" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="C172" t="s">
         <v>61</v>
       </c>
       <c r="D172" t="s">
         <v>115</v>
       </c>
       <c r="E172" t="s">
         <v>63</v>
       </c>
       <c r="F172" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="G172" t="s">
         <v>44</v>
       </c>
       <c r="H172">
         <v>2021</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
         <v>65</v>
       </c>
       <c r="K172" t="s">
         <v>24</v>
       </c>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172" t="s">
         <v>27</v>
       </c>
       <c r="O172" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="P172" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="B173" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="C173" t="s">
         <v>61</v>
       </c>
       <c r="D173" t="s">
-        <v>849</v>
+        <v>115</v>
       </c>
       <c r="E173" t="s">
         <v>63</v>
       </c>
       <c r="F173" t="s">
         <v>207</v>
       </c>
       <c r="G173" t="s">
         <v>44</v>
       </c>
       <c r="H173">
         <v>2021</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
         <v>65</v>
       </c>
       <c r="K173" t="s">
         <v>24</v>
       </c>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173" t="s">
         <v>27</v>
       </c>
       <c r="O173" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="P173" t="s">
-        <v>140</v>
+        <v>856</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="B174" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="C174" t="s">
         <v>61</v>
       </c>
       <c r="D174" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="E174" t="s">
         <v>63</v>
       </c>
       <c r="F174" t="s">
         <v>207</v>
       </c>
       <c r="G174" t="s">
         <v>44</v>
       </c>
       <c r="H174">
         <v>2021</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
         <v>65</v>
       </c>
       <c r="K174" t="s">
         <v>24</v>
       </c>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O174" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="P174" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="B175" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="C175" t="s">
         <v>61</v>
       </c>
       <c r="D175" t="s">
-        <v>130</v>
+        <v>863</v>
       </c>
       <c r="E175" t="s">
         <v>63</v>
       </c>
       <c r="F175" t="s">
         <v>207</v>
       </c>
       <c r="G175" t="s">
         <v>44</v>
       </c>
       <c r="H175">
         <v>2021</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
         <v>65</v>
       </c>
       <c r="K175" t="s">
         <v>24</v>
       </c>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O175" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="P175" t="s">
-        <v>858</v>
+        <v>140</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="B176" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="C176" t="s">
         <v>61</v>
       </c>
       <c r="D176" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="E176" t="s">
         <v>63</v>
       </c>
       <c r="F176" t="s">
         <v>207</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176">
         <v>2021</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
         <v>65</v>
       </c>
       <c r="K176" t="s">
         <v>24</v>
       </c>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176" t="s">
         <v>27</v>
       </c>
       <c r="O176" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="P176" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="B177" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="C177" t="s">
         <v>61</v>
       </c>
       <c r="D177" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="E177" t="s">
         <v>63</v>
       </c>
       <c r="F177" t="s">
         <v>207</v>
       </c>
       <c r="G177" t="s">
         <v>44</v>
       </c>
       <c r="H177">
         <v>2021</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
         <v>65</v>
       </c>
       <c r="K177" t="s">
         <v>24</v>
       </c>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O177" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="P177" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="B178" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="C178" t="s">
         <v>61</v>
       </c>
       <c r="D178" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="E178" t="s">
         <v>63</v>
       </c>
       <c r="F178" t="s">
         <v>207</v>
       </c>
       <c r="G178" t="s">
         <v>44</v>
       </c>
       <c r="H178">
         <v>2021</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
         <v>65</v>
       </c>
       <c r="K178" t="s">
         <v>24</v>
       </c>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O178" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="P178" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B179" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="C179" t="s">
         <v>61</v>
       </c>
       <c r="D179" t="s">
-        <v>272</v>
+        <v>102</v>
       </c>
       <c r="E179" t="s">
         <v>63</v>
       </c>
       <c r="F179" t="s">
         <v>207</v>
       </c>
       <c r="G179" t="s">
         <v>44</v>
       </c>
       <c r="H179">
         <v>2021</v>
       </c>
       <c r="I179"/>
       <c r="J179" t="s">
         <v>65</v>
       </c>
       <c r="K179" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O179" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="P179" t="s">
-        <v>140</v>
+        <v>880</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="B180" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="C180" t="s">
-        <v>876</v>
+        <v>61</v>
       </c>
       <c r="D180" t="s">
-        <v>877</v>
+        <v>272</v>
       </c>
       <c r="E180" t="s">
         <v>63</v>
       </c>
       <c r="F180" t="s">
-        <v>878</v>
+        <v>207</v>
       </c>
       <c r="G180" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H180">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I180"/>
       <c r="J180" t="s">
-        <v>448</v>
+        <v>65</v>
       </c>
       <c r="K180" t="s">
-        <v>506</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L180"/>
+      <c r="M180"/>
       <c r="N180" t="s">
-        <v>881</v>
+        <v>66</v>
       </c>
       <c r="O180" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="P180" t="s">
-        <v>883</v>
+        <v>140</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>884</v>
       </c>
       <c r="B181" t="s">
         <v>885</v>
       </c>
       <c r="C181" t="s">
-        <v>18</v>
+        <v>717</v>
       </c>
       <c r="D181" t="s">
         <v>886</v>
       </c>
       <c r="E181" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F181" t="s">
-        <v>207</v>
+        <v>887</v>
       </c>
       <c r="G181" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H181">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I181"/>
+        <v>2016</v>
+      </c>
+      <c r="I181">
+        <v>2017</v>
+      </c>
       <c r="J181" t="s">
-        <v>38</v>
+        <v>448</v>
       </c>
       <c r="K181" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M181"/>
+        <v>506</v>
+      </c>
+      <c r="L181" t="s">
+        <v>888</v>
+      </c>
+      <c r="M181" t="s">
+        <v>889</v>
+      </c>
       <c r="N181" t="s">
-        <v>27</v>
+        <v>890</v>
       </c>
       <c r="O181" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="P181" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B182" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C182" t="s">
-        <v>146</v>
+        <v>18</v>
       </c>
       <c r="D182" t="s">
-        <v>37</v>
+        <v>895</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
         <v>207</v>
       </c>
       <c r="G182" t="s">
         <v>44</v>
       </c>
       <c r="H182">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I182"/>
       <c r="J182" t="s">
         <v>38</v>
       </c>
       <c r="K182" t="s">
         <v>24</v>
       </c>
       <c r="L182"/>
       <c r="M182"/>
       <c r="N182" t="s">
         <v>27</v>
       </c>
       <c r="O182" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="P182" t="s">
-        <v>892</v>
+        <v>897</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>898</v>
+      </c>
+      <c r="B183" t="s">
+        <v>899</v>
+      </c>
+      <c r="C183" t="s">
+        <v>146</v>
+      </c>
+      <c r="D183" t="s">
+        <v>37</v>
+      </c>
+      <c r="E183" t="s">
+        <v>20</v>
+      </c>
+      <c r="F183" t="s">
+        <v>207</v>
+      </c>
+      <c r="G183" t="s">
+        <v>44</v>
+      </c>
+      <c r="H183">
+        <v>2013</v>
+      </c>
+      <c r="I183"/>
+      <c r="J183" t="s">
+        <v>38</v>
+      </c>
+      <c r="K183" t="s">
+        <v>24</v>
+      </c>
+      <c r="L183"/>
+      <c r="M183"/>
+      <c r="N183" t="s">
+        <v>27</v>
+      </c>
+      <c r="O183" t="s">
+        <v>900</v>
+      </c>
+      <c r="P183" t="s">
+        <v>901</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">