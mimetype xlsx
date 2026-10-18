--- v0 (2025-12-12)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -149,65 +149,98 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine -340: On the approval of the technical regulation on the energy labelling of electrical lamps and luminaires</t>
   </si>
   <si>
     <t>Applies to the following categories of electric lamps of domestic and foreign make, placed on the market in the territory of Ukraine:</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
@@ -240,53 +273,50 @@
     <t>Resolution of the Cabinet of Ministers of Ukraine No.702: On the approval of the Technical Regulation on energy labelling</t>
   </si>
   <si>
     <t>This regulation specifies the labeling requirements for the following household refrigerating appliances:</t>
   </si>
   <si>
     <t>Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-cabinet-ministers-ukraine-no702-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/documents/laws/ENG_Resolutio_702_2013.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -617,72 +647,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="445.891" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -892,263 +922,309 @@
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>49</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>51</v>
       </c>
       <c r="H6">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I7"/>
+        <v>62</v>
+      </c>
+      <c r="H7">
+        <v>2018</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>25</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="H9">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="H10">
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2013</v>
+      </c>
+      <c r="J10" t="s">
+        <v>81</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
+        <v>83</v>
+      </c>
+      <c r="P10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11">
         <v>2016</v>
       </c>
-      <c r="I10">
+      <c r="I11">
         <v>2017</v>
       </c>
-      <c r="J10" t="s">
-[...18 lines deleted...]
-        <v>85</v>
+      <c r="J11" t="s">
+        <v>89</v>
+      </c>
+      <c r="K11" t="s">
+        <v>90</v>
+      </c>
+      <c r="L11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
+      <c r="O11" t="s">
+        <v>94</v>
+      </c>
+      <c r="P11" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">