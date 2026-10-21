--- v0 (2025-11-12)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -309,87 +309,117 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-solar-collectors-de-uz-73</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20073-200903-en%20Criteria-2019-07-17.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Stationary air conditioners (DE-UZ 204)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for air conditioners for stationary use with the following characteristics:</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-stationary-air-conditioners-de-uz-204</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20204-201608-en%20Criteria-2020-01-10.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -714,72 +744,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="126.112" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="826.941" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1440,126 +1470,172 @@
       </c>
       <c r="P14" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>97</v>
       </c>
       <c r="B15" t="s">
         <v>98</v>
       </c>
       <c r="C15" t="s">
         <v>99</v>
       </c>
       <c r="D15" t="s">
         <v>100</v>
       </c>
       <c r="E15" t="s">
         <v>101</v>
       </c>
       <c r="F15" t="s">
         <v>102</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="H15">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="O15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E16" t="s">
         <v>101</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
+        <v>2018</v>
+      </c>
+      <c r="I16">
+        <v>2019</v>
+      </c>
+      <c r="J16" t="s">
+        <v>114</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>116</v>
+      </c>
+      <c r="P16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" t="s">
+        <v>119</v>
+      </c>
+      <c r="C17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D17" t="s">
+        <v>120</v>
+      </c>
+      <c r="E17" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" t="s">
+        <v>121</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
         <v>2016</v>
       </c>
-      <c r="I16">
+      <c r="I17">
         <v>2017</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J17" t="s">
         <v>23</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K17" t="s">
         <v>87</v>
       </c>
-      <c r="L16" t="s">
-[...12 lines deleted...]
-        <v>116</v>
+      <c r="L17" t="s">
+        <v>122</v>
+      </c>
+      <c r="M17" t="s">
+        <v>123</v>
+      </c>
+      <c r="N17" t="s">
+        <v>124</v>
+      </c>
+      <c r="O17" t="s">
+        <v>125</v>
+      </c>
+      <c r="P17" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">