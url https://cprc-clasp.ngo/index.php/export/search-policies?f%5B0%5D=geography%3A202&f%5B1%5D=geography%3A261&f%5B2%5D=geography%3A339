--- v1 (2026-08-31)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -743,50 +743,80 @@
     <t>clothes washer</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-3</t>
   </si>
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Washer and Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>Storoge water heater</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-5</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
@@ -933,53 +963,50 @@
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Welding Equipment</t>
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -1310,51 +1337,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3405,573 +3432,619 @@
       </c>
       <c r="O45" t="s">
         <v>241</v>
       </c>
       <c r="P45" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>242</v>
       </c>
       <c r="B46" t="s">
         <v>243</v>
       </c>
       <c r="C46" t="s">
         <v>244</v>
       </c>
       <c r="D46" t="s">
         <v>245</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" t="s">
         <v>246</v>
       </c>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
         <v>247</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
         <v>248</v>
       </c>
       <c r="N46" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="O46" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P46" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B47" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>254</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H47">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2018</v>
+      </c>
+      <c r="I47">
+        <v>2019</v>
+      </c>
       <c r="J47" t="s">
-        <v>80</v>
+        <v>257</v>
       </c>
       <c r="K47" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>203</v>
+        <v>258</v>
       </c>
       <c r="N47" t="s">
         <v>32</v>
       </c>
       <c r="O47" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="P47" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>261</v>
+      </c>
+      <c r="B48" t="s">
+        <v>262</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M48"/>
+        <v>81</v>
+      </c>
+      <c r="L48" t="s">
+        <v>263</v>
+      </c>
+      <c r="M48" t="s">
+        <v>203</v>
+      </c>
       <c r="N48" t="s">
         <v>32</v>
       </c>
       <c r="O48" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="P48" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B49" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2021</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>32</v>
       </c>
       <c r="O49" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="P49" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2021</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>23</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>32</v>
       </c>
       <c r="O50" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="P50" t="s">
-        <v>69</v>
+        <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B51" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>109</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>23</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O51" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="P51" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B52" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>62</v>
+        <v>280</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>109</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2021</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>23</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O52" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="P52" t="s">
-        <v>275</v>
+        <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B53" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2021</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
         <v>32</v>
       </c>
       <c r="O53" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="P53" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>23</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O54" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="P54" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B55" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>109</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>23</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O55" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="P55" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B56" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>221</v>
+        <v>49</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>23</v>
       </c>
       <c r="K56" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O56" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="P56" t="s">
-        <v>69</v>
+        <v>297</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B57" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C57" t="s">
-        <v>293</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>294</v>
+        <v>221</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>295</v>
+        <v>109</v>
       </c>
       <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2021</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>23</v>
+      </c>
+      <c r="K57" t="s">
+        <v>81</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57" t="s">
+        <v>25</v>
+      </c>
+      <c r="O57" t="s">
+        <v>300</v>
+      </c>
+      <c r="P57" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" t="s">
+        <v>302</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>303</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>304</v>
+      </c>
+      <c r="G58" t="s">
         <v>43</v>
       </c>
-      <c r="H57">
+      <c r="H58">
         <v>2016</v>
       </c>
-      <c r="I57">
+      <c r="I58">
         <v>2017</v>
       </c>
-      <c r="J57" t="s">
-[...18 lines deleted...]
-        <v>302</v>
+      <c r="J58" t="s">
+        <v>305</v>
+      </c>
+      <c r="K58" t="s">
+        <v>306</v>
+      </c>
+      <c r="L58" t="s">
+        <v>307</v>
+      </c>
+      <c r="M58" t="s">
+        <v>308</v>
+      </c>
+      <c r="N58" t="s">
+        <v>309</v>
+      </c>
+      <c r="O58" t="s">
+        <v>310</v>
+      </c>
+      <c r="P58" t="s">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">