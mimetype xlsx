--- v1 (2026-03-02)
+++ v2 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -226,51 +226,51 @@
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
@@ -706,54 +706,67 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
-  </si>
-[...1 lines deleted...]
-    <t>December 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
@@ -1171,51 +1184,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="686.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2563,276 +2576,322 @@
         <v>179</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
         <v>187</v>
       </c>
       <c r="M28" t="s">
         <v>181</v>
       </c>
       <c r="N28" t="s">
         <v>38</v>
       </c>
       <c r="O28" t="s">
         <v>188</v>
       </c>
       <c r="P28" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>189</v>
       </c>
-      <c r="B29"/>
+      <c r="B29" t="s">
+        <v>190</v>
+      </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>178</v>
       </c>
       <c r="H29">
         <v>2017</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>181</v>
       </c>
       <c r="N29" t="s">
         <v>38</v>
       </c>
       <c r="O29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P29" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B30"/>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="G30" t="s">
-        <v>63</v>
+        <v>178</v>
       </c>
       <c r="H30">
         <v>2017</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="K30" t="s">
         <v>37</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
       <c r="N30" t="s">
         <v>38</v>
       </c>
       <c r="O30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P30" t="s">
-        <v>58</v>
+        <v>183</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>197</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H31">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2017</v>
+      </c>
+      <c r="I31">
+        <v>2019</v>
+      </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>200</v>
+        <v>26</v>
       </c>
       <c r="N31" t="s">
         <v>38</v>
       </c>
       <c r="O31" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="P31" t="s">
-        <v>202</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B32" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C32" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>203</v>
+      </c>
       <c r="M32" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="N32" t="s">
         <v>38</v>
       </c>
       <c r="O32" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="P32" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B33" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C33" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D33" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>174</v>
+        <v>45</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K33" t="s">
-        <v>214</v>
+        <v>37</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="N33" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" t="s">
+        <v>213</v>
+      </c>
+      <c r="P33" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
         <v>215</v>
       </c>
-      <c r="O33" t="s">
+      <c r="B34" t="s">
         <v>216</v>
       </c>
-      <c r="P33" t="s">
+      <c r="C34" t="s">
+        <v>209</v>
+      </c>
+      <c r="D34" t="s">
         <v>217</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>174</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2017</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>211</v>
+      </c>
+      <c r="K34" t="s">
+        <v>218</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>212</v>
+      </c>
+      <c r="N34" t="s">
+        <v>219</v>
+      </c>
+      <c r="O34" t="s">
+        <v>220</v>
+      </c>
+      <c r="P34" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">