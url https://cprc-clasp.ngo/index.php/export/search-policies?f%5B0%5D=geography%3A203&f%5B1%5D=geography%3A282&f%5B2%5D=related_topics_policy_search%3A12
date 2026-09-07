--- v0 (2025-12-20)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -470,50 +470,53 @@
   <si>
     <t>GB 24848-2010 Minimum allowable values of energy efficiency and energy efficiency grades for heaters of petroleum industry</t>
   </si>
   <si>
     <t>This policy covers heaters of the petroleum industry.</t>
   </si>
   <si>
     <t>SY/T 0540; SY/T 6381</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-24848-2010-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7D36FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
@@ -645,50 +648,79 @@
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>GB/T 6719; GB/T 13931; GB 19153; GB/T 32154</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-37484-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBD0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 38449-2019 Minimum allowable values of energy efficiency and energy efficiency grade of regenerative rolling reheating furnace</t>
   </si>
   <si>
     <t>This policy covers regenerative rolling reheating furnaces.</t>
   </si>
   <si>
     <t>GB/T 24826; GB/T 31897.201</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-38449-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grade</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFEA80CE05397BE0A0A84AC</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
@@ -1019,65 +1051,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="519.016" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="318.351" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2199,606 +2231,654 @@
       </c>
       <c r="P23" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>150</v>
       </c>
       <c r="B24" t="s">
         <v>151</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>38</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H24">
         <v>2012</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M24" t="s">
         <v>147</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>99</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2020</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M25" t="s">
         <v>147</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>99</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>54</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M26" t="s">
         <v>147</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>99</v>
       </c>
       <c r="G27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I27">
         <v>2024</v>
       </c>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>147</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2014</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>54</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M28" t="s">
         <v>147</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>62</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>99</v>
       </c>
       <c r="G29" t="s">
         <v>39</v>
       </c>
       <c r="H29">
         <v>2005</v>
       </c>
       <c r="I29">
         <v>2016</v>
       </c>
       <c r="J29" t="s">
         <v>54</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M29" t="s">
         <v>147</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>62</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>39</v>
       </c>
       <c r="H30">
         <v>2005</v>
       </c>
       <c r="I30">
         <v>2017</v>
       </c>
       <c r="J30" t="s">
         <v>54</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M30" t="s">
         <v>147</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>99</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>54</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M31" t="s">
         <v>147</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>62</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>99</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2020</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M32" t="s">
         <v>147</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B33" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2020</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M33" t="s">
         <v>147</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>51</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>99</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2020</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M34" t="s">
         <v>147</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
-        <v>213</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>214</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H35">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2012</v>
+      </c>
+      <c r="I35">
+        <v>2026</v>
+      </c>
       <c r="J35" t="s">
         <v>215</v>
       </c>
       <c r="K35" t="s">
-        <v>216</v>
+        <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
+        <v>216</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>217</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>218</v>
       </c>
-      <c r="P35" t="s">
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
         <v>219</v>
+      </c>
+      <c r="B36" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" t="s">
+        <v>221</v>
+      </c>
+      <c r="D36" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2017</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>223</v>
+      </c>
+      <c r="K36" t="s">
+        <v>224</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>225</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>226</v>
+      </c>
+      <c r="P36" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">