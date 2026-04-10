--- v0 (2025-10-14)
+++ v1 (2026-04-10)
@@ -12,368 +12,336 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>Energy Resources Regulations (Energy Efficiency of Electrical Induction Motors) 5764 - 2004 / SI 5289</t>
   </si>
   <si>
+    <t>It covers electric induction motors</t>
+  </si>
+  <si>
     <t>Israel</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Energy and Water Resources</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-resources-regulations-energy-efficiency-electrical-induction-motors-5764-2004-si</t>
   </si>
   <si>
+    <t>http://energy.gov.il/English/LegislationLibraryE1/ECInductionMotors.doc</t>
+  </si>
+  <si>
     <t>Energy Resources Regulations (Energy labeling of electric heating furnaces), 5753 - 1993</t>
   </si>
   <si>
+    <t>Electric Heating Furnace</t>
+  </si>
+  <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-resources-regulations-energy-labeling-electric-heating-furnaces-5753-1993</t>
   </si>
   <si>
-    <t>Energy Resources Regulations-Energy Efficiency and Energy Information of Cooling Appliances-5744-2004/SI 721</t>
+    <t>http://energy.gov.il/English/LegislationLibraryE1/ECElectricHeating.doc</t>
+  </si>
+  <si>
+    <t>SI 60350 - Part 1: Ranges, ovens, steam ovens and grills - Methods for measuring Performance</t>
+  </si>
+  <si>
+    <t>Israeli Standard which covers household electric cooking appliances - ovens</t>
+  </si>
+  <si>
+    <t>Ovens, Microwaves</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Standards Institute of Israel (SII)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/si-60350-part-1-ranges-ovens-steam-ovens-and-grills-methods-measuring-performance</t>
+  </si>
+  <si>
+    <t>https://www.sii.org.il/en/standards-search</t>
+  </si>
+  <si>
+    <t>SI 60968</t>
+  </si>
+  <si>
+    <t>Self-ballasted lamps for general lighting services</t>
+  </si>
+  <si>
+    <t>Tubular Lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/si-60968</t>
+  </si>
+  <si>
+    <t>https://portal.sii.org.il/heb/standardization/teken/?tid=f176cda1-c392-4f0e-8c7d-e062df37c908</t>
+  </si>
+  <si>
+    <t>SI 994-1 AIR CONDITIONERS AND PERFORMANCE REQUIREMENTS (being revised) / ENERGY SOURCES REGULATIONS (ENERGY EFFICIENCY, ENERGY MARKINGS AND ENERGY RATINGS OF AIR CONDITIONERS) 5765-2004</t>
+  </si>
+  <si>
+    <t>Single and Multi Split. Both window type and split type AC. Window type AC is comprised of one unit, intended to be installed at a window or on a wall, or a mobile air conditioner whereby the air dispersed from it faces directly toward the air-conditioned area or heated area. Split type AC is comprised of two or more units whereby at least one unit is located outside the air-conditioned area and the air dispersion is facing directly to the air-conditioned area or heated area.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Central ACs</t>
+  </si>
+  <si>
+    <t>Ministry of National Infrastructures, Energy and Water Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/si-994-1-air-conditioners-and-performance-requirements-being-revised-energy-sources</t>
+  </si>
+  <si>
+    <t>https://portal.sii.org.il/heb/standardization/teken/?tid=795df84f-e1df-4f99-8c18-13cd0216e836</t>
+  </si>
+  <si>
+    <t>SLNS 90: 2011 Energy Efficiency Labelling – Labelling of Incandescent Lamps</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of energy efficiency classification ofincandescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
+  </si>
+  <si>
+    <t>Saint Lucia</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>Saint Lucia Bureau of Standards</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/slns-90-2011-energy-efficiency-labelling-labelling-incandescent-lamps</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-90-2011/</t>
+  </si>
+  <si>
+    <t>SLNS 91: 2011 Energy Efficiency Labelling – Labelling of Fluorescent Tubular and Compact Lamps</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of energy efficiency classification of fluorescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label. This National Standard is applicable to tubular, circular and compact fluorescent lamps using both integrated and non-integrated electromagnetic or electronic ballasts, with the following  specifications:</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/slns-91-2011-energy-efficiency-labelling-labelling-fluorescent-tubular-and-compact-lamps</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-91-2011/</t>
+  </si>
+  <si>
+    <t>SLNS 93: 2015 Specification for energy efficiency labelling of Air Conditioners</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of classification of energy efficiency for aircondition units used for domestic and similar purposes.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.slbs.org/product/slns-93-2015/</t>
+  </si>
+  <si>
+    <t>SLNS 93: 2015 Specification for Energy Efficiency Labelling of Air Conditioners</t>
+  </si>
+  <si>
+    <t>This National Standard specifies the method of classification of energy efficiency for air conditioning units used for domestic and similar purposes. The standard also specifies the test methods to be utilised and the features of the energy efficiency label for all air conditioner types (window, room or split units), with a capacity up to 10 kW (34,121.420 BTU/h).</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Saint Lucia Bureau of Standards (SLBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners-0</t>
+  </si>
+  <si>
+    <t>SLNS 94: 2016 Energy Efficiency Labelling – Refrigerators</t>
+  </si>
+  <si>
+    <t>This national standard specifies the method of energy efficiency classification of refrigeratorsused for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
-[...169 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-94-2016-energy-efficiency-labelling-refrigerators</t>
   </si>
   <si>
-    <t>The Energy Sources Regulations-Maximum Electric Output for a Television Receiver, 2011</t>
-[...8 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-sources-regulations-maximum-electric-output-television-receiver-2011</t>
+    <t>https://dev.slbs.org/2018/10/15/national-54/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -637,935 +605,620 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="219" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="154" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="567.29" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="154.391" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="110.83" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>2006</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
-[...6 lines deleted...]
-      <c r="I2" t="s">
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>1993</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
+        <v>25</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2016</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>2014</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>21</v>
       </c>
-      <c r="K2"/>
-      <c r="L2" t="s">
+      <c r="G6" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="H6">
+        <v>2004</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
+      <c r="K6" t="s">
         <v>24</v>
       </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="3" spans="1:14">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2011</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
-      <c r="D3" t="s">
-[...12 lines deleted...]
-      <c r="I3" t="s">
+      <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="J3" t="s">
-[...3 lines deleted...]
-      <c r="L3" t="s">
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" t="s">
         <v>22</v>
       </c>
-      <c r="M3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="H8">
+        <v>2011</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" t="s">
+        <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
-[...24 lines deleted...]
-      <c r="I4" t="s">
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="J4" t="s">
-[...3 lines deleted...]
-      <c r="L4" t="s">
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
         <v>22</v>
-      </c>
-[...195 lines deleted...]
-        <v>2016</v>
       </c>
       <c r="H9">
         <v>2016</v>
       </c>
-      <c r="I9" t="s">
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2015</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="J9" t="s">
-[...43 lines deleted...]
-      <c r="L10" t="s">
+      <c r="F11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" t="s">
         <v>22</v>
       </c>
-      <c r="M10" t="s">
-[...13 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>58</v>
       </c>
-      <c r="L11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>59</v>
-[...202 lines deleted...]
-      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="P11" t="s">
         <v>81</v>
-      </c>
-[...157 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>