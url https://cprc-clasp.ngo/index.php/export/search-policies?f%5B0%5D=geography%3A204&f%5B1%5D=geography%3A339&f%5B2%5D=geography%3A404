--- v0 (2025-11-11)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -101,92 +101,122 @@
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Kiribati Ministry of Public Works and Utilities</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
   </si>
   <si>
     <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>SLNS 90: 2011 Energy Efficiency Labelling – Labelling of Incandescent Lamps</t>
   </si>
   <si>
     <t>This National Standard specifies the method of energy efficiency classification ofincandescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Saint Lucia Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-90-2011-energy-efficiency-labelling-labelling-incandescent-lamps</t>
   </si>
   <si>
     <t>https://www.slbs.org/product/slns-90-2011/</t>
   </si>
   <si>
     <t>SLNS 91: 2011 Energy Efficiency Labelling – Labelling of Fluorescent Tubular and Compact Lamps</t>
   </si>
   <si>
     <t>This National Standard specifies the method of energy efficiency classification of fluorescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label. This National Standard is applicable to tubular, circular and compact fluorescent lamps using both integrated and non-integrated electromagnetic or electronic ballasts, with the following  specifications:</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-91-2011-energy-efficiency-labelling-labelling-fluorescent-tubular-and-compact-lamps</t>
   </si>
   <si>
     <t>https://www.slbs.org/product/slns-91-2011/</t>
   </si>
   <si>
     <t>SLNS 93: 2015 Specification for energy efficiency labelling of Air Conditioners</t>
   </si>
   <si>
     <t>This National Standard specifies the method of classification of energy efficiency for aircondition units used for domestic and similar purposes.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners</t>
   </si>
   <si>
     <t>https://www.slbs.org/product/slns-93-2015/</t>
   </si>
   <si>
     <t>SLNS 93: 2015 Specification for Energy Efficiency Labelling of Air Conditioners</t>
@@ -204,53 +234,50 @@
     <t>Saint Lucia Bureau of Standards (SLBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-93-2015-specification-energy-efficiency-labelling-air-conditioners-0</t>
   </si>
   <si>
     <t>SLNS 94: 2016 Energy Efficiency Labelling – Refrigerators</t>
   </si>
   <si>
     <t>This national standard specifies the method of energy efficiency classification of refrigeratorsused for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/slns-94-2016-energy-efficiency-labelling-refrigerators</t>
   </si>
   <si>
     <t>https://dev.slbs.org/2018/10/15/national-54/</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -581,72 +608,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="490.595" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -718,311 +745,357 @@
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H3">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H4">
         <v>2011</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H5">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H6">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" t="s">
         <v>58</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H7">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
+        <v>66</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H8">
         <v>2016</v>
       </c>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>47</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9">
         <v>2017</v>
       </c>
-      <c r="J8" t="s">
-[...18 lines deleted...]
-        <v>73</v>
+      <c r="J9" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N9" t="s">
+        <v>80</v>
+      </c>
+      <c r="O9" t="s">
+        <v>81</v>
+      </c>
+      <c r="P9" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">