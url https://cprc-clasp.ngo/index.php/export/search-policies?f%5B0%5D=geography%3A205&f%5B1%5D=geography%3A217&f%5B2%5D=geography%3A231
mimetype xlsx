--- v0 (2025-12-29)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1765,66 +1765,79 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
   </si>
   <si>
-    <t>December 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
   <si>
     <t>IEC 60050-845:1987, International Electrotechnical Vocabulary – Chapter 845: Lighting
 ,   
                     IEC 60068-2-14, Environmental testing – Part 2-14: Tests – Test N: Change of temperature
 ,   
                     IEC 60068-3-5:2001, Environmental testing – Part 3-5: Supporting documentation and
 guidance – Confirmation of the performance of temperature chambers
 ,   
                     IEC 60081, Double-capped fluorescent lamps – Performance specifications
@@ -2329,51 +2342,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P99"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -6699,520 +6712,566 @@
         <v>543</v>
       </c>
       <c r="K89" t="s">
         <v>34</v>
       </c>
       <c r="L89" t="s">
         <v>551</v>
       </c>
       <c r="M89" t="s">
         <v>545</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
         <v>552</v>
       </c>
       <c r="P89" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>553</v>
       </c>
-      <c r="B90"/>
+      <c r="B90" t="s">
+        <v>554</v>
+      </c>
       <c r="C90" t="s">
         <v>69</v>
       </c>
       <c r="D90" t="s">
-        <v>353</v>
+        <v>555</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>89</v>
       </c>
       <c r="G90" t="s">
         <v>542</v>
       </c>
       <c r="H90">
         <v>2017</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K90" t="s">
         <v>34</v>
       </c>
       <c r="L90"/>
       <c r="M90" t="s">
         <v>545</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="P90" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="B91"/>
       <c r="C91" t="s">
         <v>69</v>
       </c>
       <c r="D91" t="s">
-        <v>558</v>
+        <v>353</v>
       </c>
       <c r="E91" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G91" t="s">
-        <v>22</v>
+        <v>542</v>
       </c>
       <c r="H91">
         <v>2017</v>
       </c>
-      <c r="I91">
-[...1 lines deleted...]
-      </c>
+      <c r="I91"/>
       <c r="J91" t="s">
-        <v>96</v>
+        <v>556</v>
       </c>
       <c r="K91" t="s">
         <v>34</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>75</v>
+        <v>545</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="P91" t="s">
-        <v>398</v>
+        <v>547</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B92" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C92" t="s">
         <v>69</v>
       </c>
       <c r="D92" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="E92" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F92" t="s">
-        <v>563</v>
+        <v>42</v>
       </c>
       <c r="G92" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H92">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>2017</v>
+      </c>
+      <c r="I92">
+        <v>2019</v>
+      </c>
       <c r="J92" t="s">
         <v>96</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
-      <c r="L92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L92"/>
       <c r="M92" t="s">
-        <v>565</v>
+        <v>75</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="P92" t="s">
-        <v>567</v>
+        <v>398</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B93" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C93" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D93" t="s">
-        <v>59</v>
+        <v>566</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>60</v>
+        <v>567</v>
       </c>
       <c r="G93" t="s">
         <v>61</v>
       </c>
       <c r="H93">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
-      <c r="L93"/>
+      <c r="L93" t="s">
+        <v>568</v>
+      </c>
       <c r="M93" t="s">
+        <v>569</v>
+      </c>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
         <v>570</v>
       </c>
-      <c r="N93" t="s">
-[...2 lines deleted...]
-      <c r="O93" t="s">
+      <c r="P93" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>572</v>
+      </c>
+      <c r="B94" t="s">
         <v>573</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="D94" t="s">
-        <v>575</v>
+        <v>59</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>60</v>
       </c>
       <c r="G94" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H94">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
         <v>62</v>
       </c>
       <c r="K94" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L94"/>
       <c r="M94" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="N94" t="s">
         <v>64</v>
       </c>
       <c r="O94" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="P94" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>577</v>
+      </c>
+      <c r="B95" t="s">
+        <v>578</v>
+      </c>
+      <c r="C95" t="s">
+        <v>58</v>
+      </c>
+      <c r="D95" t="s">
         <v>579</v>
       </c>
-      <c r="B95" t="s">
+      <c r="E95" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" t="s">
+        <v>60</v>
+      </c>
+      <c r="G95" t="s">
+        <v>22</v>
+      </c>
+      <c r="H95">
+        <v>1982</v>
+      </c>
+      <c r="I95">
+        <v>2024</v>
+      </c>
+      <c r="J95" t="s">
+        <v>62</v>
+      </c>
+      <c r="K95" t="s">
+        <v>24</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95" t="s">
         <v>580</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="N95" t="s">
+        <v>64</v>
+      </c>
+      <c r="O95" t="s">
         <v>581</v>
       </c>
-      <c r="E95" t="s">
-[...18 lines deleted...]
-      <c r="L95" t="s">
+      <c r="P95" t="s">
         <v>582</v>
-      </c>
-[...10 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B96" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E96" t="s">
         <v>51</v>
       </c>
       <c r="F96" t="s">
-        <v>589</v>
+        <v>106</v>
       </c>
       <c r="G96" t="s">
         <v>61</v>
       </c>
       <c r="H96">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="K96" t="s">
-        <v>590</v>
+        <v>34</v>
       </c>
       <c r="L96" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="M96" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="N96" t="s">
-        <v>593</v>
+        <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="P96" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="B97" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="E97" t="s">
         <v>51</v>
       </c>
       <c r="F97" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="G97" t="s">
         <v>61</v>
       </c>
       <c r="H97">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>72</v>
       </c>
       <c r="K97" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="L97" t="s">
+        <v>595</v>
+      </c>
+      <c r="M97" t="s">
+        <v>596</v>
+      </c>
+      <c r="N97" t="s">
+        <v>597</v>
+      </c>
+      <c r="O97" t="s">
+        <v>598</v>
+      </c>
+      <c r="P97" t="s">
         <v>599</v>
-      </c>
-[...10 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B98" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E98" t="s">
         <v>51</v>
       </c>
       <c r="F98" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H98">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
         <v>72</v>
       </c>
       <c r="K98" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="L98" t="s">
+        <v>603</v>
+      </c>
+      <c r="M98" t="s">
+        <v>596</v>
+      </c>
+      <c r="N98" t="s">
+        <v>597</v>
+      </c>
+      <c r="O98" t="s">
+        <v>604</v>
+      </c>
+      <c r="P98" t="s">
         <v>605</v>
-      </c>
-[...10 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B99" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E99" t="s">
         <v>51</v>
       </c>
       <c r="F99" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="G99" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H99">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>2018</v>
+      </c>
+      <c r="I99">
+        <v>2018</v>
+      </c>
       <c r="J99" t="s">
         <v>72</v>
       </c>
       <c r="K99" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="L99" t="s">
+        <v>609</v>
+      </c>
+      <c r="M99" t="s">
+        <v>596</v>
+      </c>
+      <c r="N99" t="s">
+        <v>597</v>
+      </c>
+      <c r="O99" t="s">
+        <v>610</v>
+      </c>
+      <c r="P99" t="s">
         <v>611</v>
       </c>
-      <c r="M99" t="s">
-[...2 lines deleted...]
-      <c r="N99" t="s">
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>612</v>
+      </c>
+      <c r="B100" t="s">
+        <v>613</v>
+      </c>
+      <c r="C100" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" t="s">
+        <v>614</v>
+      </c>
+      <c r="E100" t="s">
+        <v>51</v>
+      </c>
+      <c r="F100" t="s">
         <v>593</v>
       </c>
-      <c r="O99" t="s">
-[...3 lines deleted...]
-        <v>613</v>
+      <c r="G100" t="s">
+        <v>61</v>
+      </c>
+      <c r="H100">
+        <v>2014</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>72</v>
+      </c>
+      <c r="K100" t="s">
+        <v>594</v>
+      </c>
+      <c r="L100" t="s">
+        <v>615</v>
+      </c>
+      <c r="M100" t="s">
+        <v>596</v>
+      </c>
+      <c r="N100" t="s">
+        <v>597</v>
+      </c>
+      <c r="O100" t="s">
+        <v>616</v>
+      </c>
+      <c r="P100" t="s">
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">