--- v0 (2025-11-11)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1181,50 +1181,80 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-uninterruptible-power-supplies-upss-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/uninterruptible_power_supplies/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Water Coolers Version 2.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a water cooler, a freestanding device that consumes energy to cool and/or heat potable water, are eligible for ENERGY STAR qualification. This includes cold only units, hot and cold units, and cook and cold units. Units that provide pressurized water and are not free standing (i.e., wall mounted, under sink, or otherwise building integrated) are not eligible for ENERGY STAR. AirSource units and units with a water source other than bottled or tap water (POU) are not eligible.</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Water Coolers (Rev. May-2013)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-water-coolers-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/other/water_coolers/partners</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
 include the installation of a new or replacement, upgrade or relocation of an existing air
 conditioning condensing unit to require a reverse cycle air conditioning condensing unit (heat pump). This policy entered into effect on January 1, 2023, and applies to the town of Portola Valley, California only.</t>
@@ -1299,53 +1329,50 @@
     <t>The U.S. Environmental Protection Agency (EPA) Recognition Program for Game Consoles Performance Requirements Version 1.0</t>
   </si>
   <si>
     <t>Manufacturers of products that meet the definition of Game Console are eligible for EPA recognition, with the exception of portable game consoles and game consoles incapable of rendering HD video output (video output with a display resolution of 720 lines or greater) via HDMI.</t>
   </si>
   <si>
     <t>Game Consoles</t>
   </si>
   <si>
     <t>EPA Test Method for Game Consoles; Rev. Mar-2013</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency (EPA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-environmental-protection-agency-epa-recognition-program-game-consoles-performance</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/spec/game_console_version_1_0_recognition_program_pd</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -1751,51 +1778,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P67"/>
+  <dimension ref="A1:P68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4561,568 +4588,614 @@
       </c>
       <c r="L56" t="s">
         <v>371</v>
       </c>
       <c r="M56" t="s">
         <v>91</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>372</v>
       </c>
       <c r="P56" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>374</v>
       </c>
       <c r="B57" t="s">
         <v>375</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>376</v>
       </c>
       <c r="D57" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>61</v>
+        <v>378</v>
       </c>
       <c r="H57">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>62</v>
+        <v>379</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="N57" t="s">
-        <v>64</v>
+        <v>381</v>
       </c>
       <c r="O57" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="P57" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B58" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C58" t="s">
         <v>69</v>
       </c>
       <c r="D58" t="s">
-        <v>59</v>
+        <v>386</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>60</v>
       </c>
       <c r="G58" t="s">
         <v>61</v>
       </c>
       <c r="H58">
         <v>2022</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>62</v>
       </c>
       <c r="K58" t="s">
         <v>34</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="N58" t="s">
         <v>64</v>
       </c>
       <c r="O58" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="P58" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B59" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D59" t="s">
-        <v>387</v>
+        <v>59</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>388</v>
+        <v>60</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H59">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="K59" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="N59" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="O59" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="P59" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B60" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C60" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>60</v>
+        <v>398</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>1982</v>
+        <v>2017</v>
       </c>
       <c r="I60">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="J60" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K60" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L60"/>
+        <v>399</v>
+      </c>
+      <c r="L60" t="s">
+        <v>400</v>
+      </c>
       <c r="M60" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="N60" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="P60" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B61" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C61" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="D61" t="s">
-        <v>222</v>
+        <v>406</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="G61" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H61">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>1982</v>
+      </c>
+      <c r="I61">
+        <v>2024</v>
+      </c>
       <c r="J61" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K61" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="N61" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O61" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="P61" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B62" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="D62" t="s">
-        <v>406</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="G62" t="s">
         <v>61</v>
       </c>
       <c r="H62">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K62" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="P62" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B63" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C63" t="s">
-        <v>413</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E63" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F63" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H63">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="K63" t="s">
-        <v>416</v>
+        <v>34</v>
       </c>
       <c r="L63" t="s">
         <v>417</v>
       </c>
       <c r="M63" t="s">
         <v>418</v>
       </c>
       <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
         <v>419</v>
       </c>
-      <c r="O63" t="s">
+      <c r="P63" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>421</v>
+      </c>
+      <c r="B64" t="s">
         <v>422</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
+        <v>376</v>
+      </c>
+      <c r="D64" t="s">
         <v>423</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
         <v>424</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2016</v>
+      </c>
+      <c r="I64">
+        <v>2017</v>
+      </c>
+      <c r="J64" t="s">
+        <v>52</v>
+      </c>
+      <c r="K64" t="s">
         <v>425</v>
-      </c>
-[...11 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L64" t="s">
         <v>426</v>
       </c>
       <c r="M64" t="s">
         <v>427</v>
       </c>
       <c r="N64" t="s">
-        <v>81</v>
+        <v>428</v>
       </c>
       <c r="O64" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="P64" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B65" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="G65" t="s">
         <v>61</v>
       </c>
       <c r="H65">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>78</v>
       </c>
       <c r="K65" t="s">
         <v>79</v>
       </c>
       <c r="L65" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M65" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="N65" t="s">
         <v>81</v>
       </c>
       <c r="O65" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="P65" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B66" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H66">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
         <v>78</v>
       </c>
       <c r="K66" t="s">
         <v>79</v>
       </c>
       <c r="L66" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M66" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="N66" t="s">
         <v>81</v>
       </c>
       <c r="O66" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="P66" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B67" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E67" t="s">
         <v>51</v>
       </c>
       <c r="F67" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="G67" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H67">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>2018</v>
+      </c>
+      <c r="I67">
+        <v>2018</v>
+      </c>
       <c r="J67" t="s">
         <v>78</v>
       </c>
       <c r="K67" t="s">
         <v>79</v>
       </c>
       <c r="L67" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M67" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="N67" t="s">
         <v>81</v>
       </c>
       <c r="O67" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="P67" t="s">
-        <v>447</v>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>451</v>
+      </c>
+      <c r="B68" t="s">
+        <v>452</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" t="s">
+        <v>453</v>
+      </c>
+      <c r="E68" t="s">
+        <v>51</v>
+      </c>
+      <c r="F68" t="s">
+        <v>434</v>
+      </c>
+      <c r="G68" t="s">
+        <v>61</v>
+      </c>
+      <c r="H68">
+        <v>2014</v>
+      </c>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>78</v>
+      </c>
+      <c r="K68" t="s">
+        <v>79</v>
+      </c>
+      <c r="L68" t="s">
+        <v>454</v>
+      </c>
+      <c r="M68" t="s">
+        <v>436</v>
+      </c>
+      <c r="N68" t="s">
+        <v>81</v>
+      </c>
+      <c r="O68" t="s">
+        <v>455</v>
+      </c>
+      <c r="P68" t="s">
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">