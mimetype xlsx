--- v1 (2026-09-03)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1751,50 +1751,80 @@
     <t>ENERGY STAR Test Method for Uninterruptible Power Supplies Rev. Dec-2017; 10 CFR 430, Section 4, Subpart B, Appendix Y</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-uninterruptible-power-supplies-upss-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/uninterruptible_power_supplies/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Water Coolers Version 2.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a water cooler, a freestanding device that consumes energy to cool and/or heat potable water, are eligible for ENERGY STAR qualification. This includes cold only units, hot and cold units, and cook and cold units. Units that provide pressurized water and are not free standing (i.e., wall mounted, under sink, or otherwise building integrated) are not eligible for ENERGY STAR. AirSource units and units with a water source other than bottled or tap water (POU) are not eligible.</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Water Coolers (Rev. May-2013)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-water-coolers-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/other/water_coolers/partners</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
@@ -1992,53 +2022,50 @@
     <t>The U.S. Environmental Protection Agency (EPA) Recognition Program for Game Consoles Performance Requirements Version 1.0</t>
   </si>
   <si>
     <t>Manufacturers of products that meet the definition of Game Console are eligible for EPA recognition, with the exception of portable game consoles and game consoles incapable of rendering HD video output (video output with a display resolution of 720 lines or greater) via HDMI.</t>
   </si>
   <si>
     <t>Game Consoles</t>
   </si>
   <si>
     <t>EPA Test Method for Game Consoles; Rev. Mar-2013</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency (EPA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/us-environmental-protection-agency-epa-recognition-program-game-consoles-performance</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/spec/game_console_version_1_0_recognition_program_pd</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -2453,51 +2480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P118"/>
+  <dimension ref="A1:P119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="157.961" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -7217,916 +7244,962 @@
       </c>
       <c r="L99" t="s">
         <v>560</v>
       </c>
       <c r="M99" t="s">
         <v>293</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>561</v>
       </c>
       <c r="P99" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>563</v>
       </c>
       <c r="B100" t="s">
         <v>564</v>
       </c>
       <c r="C100" t="s">
-        <v>256</v>
+        <v>565</v>
       </c>
       <c r="D100" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G100" t="s">
-        <v>61</v>
+        <v>567</v>
       </c>
       <c r="H100">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>62</v>
+        <v>568</v>
       </c>
       <c r="K100" t="s">
         <v>34</v>
       </c>
       <c r="L100"/>
       <c r="M100" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="N100" t="s">
-        <v>64</v>
+        <v>570</v>
       </c>
       <c r="O100" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="P100" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B101" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C101" t="s">
         <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>59</v>
+        <v>575</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>60</v>
       </c>
       <c r="G101" t="s">
         <v>61</v>
       </c>
       <c r="H101">
         <v>2022</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>62</v>
       </c>
       <c r="K101" t="s">
         <v>34</v>
       </c>
       <c r="L101"/>
       <c r="M101" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="N101" t="s">
         <v>64</v>
       </c>
       <c r="O101" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="P101" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B102" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="C102" t="s">
-        <v>58</v>
+        <v>256</v>
       </c>
       <c r="D102" t="s">
-        <v>576</v>
+        <v>59</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>60</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H102">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
         <v>62</v>
       </c>
       <c r="K102" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L102"/>
       <c r="M102" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="N102" t="s">
         <v>64</v>
       </c>
       <c r="O102" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="P102" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B103" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="C103" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D103" t="s">
-        <v>122</v>
+        <v>586</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
-        <v>582</v>
+        <v>60</v>
       </c>
       <c r="G103" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H103">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="I103"/>
+        <v>1982</v>
+      </c>
+      <c r="I103">
+        <v>2024</v>
+      </c>
       <c r="J103" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
-      <c r="L103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L103"/>
       <c r="M103" t="s">
-        <v>242</v>
+        <v>587</v>
       </c>
       <c r="N103" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O103" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="P103" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B104" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C104" t="s">
         <v>69</v>
       </c>
       <c r="D104" t="s">
-        <v>588</v>
+        <v>122</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>42</v>
+        <v>592</v>
       </c>
       <c r="G104" t="s">
         <v>61</v>
       </c>
       <c r="H104">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="K104" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="M104"/>
+        <v>24</v>
+      </c>
+      <c r="L104" t="s">
+        <v>593</v>
+      </c>
+      <c r="M104" t="s">
+        <v>242</v>
+      </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="P104" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="B105" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C105" t="s">
         <v>69</v>
       </c>
       <c r="D105" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G105" t="s">
         <v>61</v>
       </c>
       <c r="H105">
         <v>2021</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>71</v>
       </c>
       <c r="K105" t="s">
         <v>34</v>
       </c>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="P105" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B106" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="C106" t="s">
         <v>69</v>
       </c>
       <c r="D106" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>61</v>
       </c>
       <c r="H106">
         <v>2021</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
         <v>71</v>
       </c>
       <c r="K106" t="s">
         <v>34</v>
       </c>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="P106" t="s">
-        <v>113</v>
+        <v>603</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="B107" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="C107" t="s">
         <v>69</v>
       </c>
       <c r="D107" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
       <c r="G107" t="s">
         <v>61</v>
       </c>
       <c r="H107">
         <v>2021</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
         <v>71</v>
       </c>
       <c r="K107" t="s">
         <v>34</v>
       </c>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="P107" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="B108" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C108" t="s">
         <v>69</v>
       </c>
       <c r="D108" t="s">
-        <v>106</v>
+        <v>610</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>21</v>
       </c>
       <c r="G108" t="s">
         <v>61</v>
       </c>
       <c r="H108">
         <v>2021</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>71</v>
       </c>
       <c r="K108" t="s">
         <v>34</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O108" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="P108" t="s">
-        <v>605</v>
+        <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="B109" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="C109" t="s">
         <v>69</v>
       </c>
       <c r="D109" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>21</v>
       </c>
       <c r="G109" t="s">
         <v>61</v>
       </c>
       <c r="H109">
         <v>2021</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>71</v>
       </c>
       <c r="K109" t="s">
         <v>34</v>
       </c>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="P109" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B110" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C110" t="s">
         <v>69</v>
       </c>
       <c r="D110" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
         <v>61</v>
       </c>
       <c r="H110">
         <v>2021</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
         <v>71</v>
       </c>
       <c r="K110" t="s">
         <v>34</v>
       </c>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="P110" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="B111" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C111" t="s">
         <v>69</v>
       </c>
       <c r="D111" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
         <v>61</v>
       </c>
       <c r="H111">
         <v>2021</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
         <v>71</v>
       </c>
       <c r="K111" t="s">
         <v>34</v>
       </c>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O111" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="P111" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="B112" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="C112" t="s">
         <v>69</v>
       </c>
       <c r="D112" t="s">
-        <v>266</v>
+        <v>93</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>61</v>
       </c>
       <c r="H112">
         <v>2021</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
         <v>71</v>
       </c>
       <c r="K112" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="P112" t="s">
-        <v>113</v>
+        <v>627</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="B113" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C113" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D113" t="s">
-        <v>623</v>
+        <v>266</v>
       </c>
       <c r="E113" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F113" t="s">
-        <v>264</v>
+        <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>61</v>
       </c>
       <c r="H113">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>314</v>
+        <v>71</v>
       </c>
       <c r="K113" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113"/>
       <c r="N113" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O113" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="P113" t="s">
-        <v>627</v>
+        <v>113</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B114" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C114" t="s">
-        <v>630</v>
+        <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E114" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F114" t="s">
-        <v>632</v>
+        <v>264</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H114">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>52</v>
+        <v>314</v>
       </c>
       <c r="K114" t="s">
-        <v>633</v>
+        <v>34</v>
       </c>
       <c r="L114" t="s">
         <v>634</v>
       </c>
       <c r="M114" t="s">
         <v>635</v>
       </c>
       <c r="N114" t="s">
+        <v>27</v>
+      </c>
+      <c r="O114" t="s">
         <v>636</v>
       </c>
-      <c r="O114" t="s">
+      <c r="P114" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>638</v>
+      </c>
+      <c r="B115" t="s">
         <v>639</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
+        <v>565</v>
+      </c>
+      <c r="D115" t="s">
         <v>640</v>
       </c>
-      <c r="C115" t="s">
-[...2 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E115" t="s">
+        <v>20</v>
+      </c>
+      <c r="F115" t="s">
         <v>641</v>
       </c>
-      <c r="E115" t="s">
-[...2 lines deleted...]
-      <c r="F115" t="s">
+      <c r="G115" t="s">
+        <v>22</v>
+      </c>
+      <c r="H115">
+        <v>2016</v>
+      </c>
+      <c r="I115">
+        <v>2017</v>
+      </c>
+      <c r="J115" t="s">
+        <v>52</v>
+      </c>
+      <c r="K115" t="s">
         <v>642</v>
       </c>
-      <c r="G115" t="s">
-[...6 lines deleted...]
-      <c r="J115" t="s">
+      <c r="L115" t="s">
         <v>643</v>
       </c>
-      <c r="K115" t="s">
+      <c r="M115" t="s">
         <v>644</v>
       </c>
-      <c r="L115" t="s">
+      <c r="N115" t="s">
         <v>645</v>
       </c>
-      <c r="M115" t="s">
+      <c r="O115" t="s">
         <v>646</v>
       </c>
-      <c r="N115" t="s">
+      <c r="P115" t="s">
         <v>647</v>
-      </c>
-[...4 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B116" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="E116" t="s">
         <v>51</v>
       </c>
       <c r="F116" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="G116" t="s">
         <v>61</v>
       </c>
       <c r="H116">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="K116" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="L116" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M116" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="N116" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="O116" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="P116" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B117" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E117" t="s">
         <v>51</v>
       </c>
       <c r="F117" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H117">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="K117" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="L117" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M117" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="N117" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="O117" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="P117" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B118" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E118" t="s">
         <v>51</v>
       </c>
       <c r="F118" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="G118" t="s">
+        <v>22</v>
+      </c>
+      <c r="H118">
+        <v>2018</v>
+      </c>
+      <c r="I118">
+        <v>2018</v>
+      </c>
+      <c r="J118" t="s">
+        <v>652</v>
+      </c>
+      <c r="K118" t="s">
+        <v>653</v>
+      </c>
+      <c r="L118" t="s">
+        <v>668</v>
+      </c>
+      <c r="M118" t="s">
+        <v>655</v>
+      </c>
+      <c r="N118" t="s">
+        <v>656</v>
+      </c>
+      <c r="O118" t="s">
+        <v>669</v>
+      </c>
+      <c r="P118" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>671</v>
+      </c>
+      <c r="B119" t="s">
+        <v>672</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" t="s">
+        <v>673</v>
+      </c>
+      <c r="E119" t="s">
+        <v>51</v>
+      </c>
+      <c r="F119" t="s">
+        <v>651</v>
+      </c>
+      <c r="G119" t="s">
         <v>61</v>
       </c>
-      <c r="H118">
+      <c r="H119">
         <v>2014</v>
       </c>
-      <c r="I118"/>
-[...19 lines deleted...]
-        <v>667</v>
+      <c r="I119"/>
+      <c r="J119" t="s">
+        <v>652</v>
+      </c>
+      <c r="K119" t="s">
+        <v>653</v>
+      </c>
+      <c r="L119" t="s">
+        <v>674</v>
+      </c>
+      <c r="M119" t="s">
+        <v>655</v>
+      </c>
+      <c r="N119" t="s">
+        <v>656</v>
+      </c>
+      <c r="O119" t="s">
+        <v>675</v>
+      </c>
+      <c r="P119" t="s">
+        <v>676</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">