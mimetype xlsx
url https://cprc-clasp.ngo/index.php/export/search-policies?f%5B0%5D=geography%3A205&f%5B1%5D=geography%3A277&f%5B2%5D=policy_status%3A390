--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -3059,50 +3059,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -3159,53 +3162,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -16008,387 +16008,387 @@
       </c>
       <c r="P179" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>993</v>
       </c>
       <c r="B180" t="s">
         <v>994</v>
       </c>
       <c r="C180" t="s">
         <v>105</v>
       </c>
       <c r="D180" t="s">
         <v>333</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
         <v>33</v>
       </c>
       <c r="G180" t="s">
-        <v>22</v>
+        <v>995</v>
       </c>
       <c r="H180">
         <v>2012</v>
       </c>
       <c r="I180"/>
       <c r="J180" t="s">
         <v>107</v>
       </c>
       <c r="K180" t="s">
         <v>24</v>
       </c>
       <c r="L180" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="M180" t="s">
         <v>980</v>
       </c>
       <c r="N180" t="s">
         <v>110</v>
       </c>
       <c r="O180" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="P180" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B181" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C181" t="s">
         <v>105</v>
       </c>
       <c r="D181" t="s">
         <v>287</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>33</v>
       </c>
       <c r="G181" t="s">
         <v>22</v>
       </c>
       <c r="H181">
         <v>2020</v>
       </c>
       <c r="I181"/>
       <c r="J181" t="s">
         <v>107</v>
       </c>
       <c r="K181" t="s">
         <v>24</v>
       </c>
       <c r="L181" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="M181" t="s">
         <v>980</v>
       </c>
       <c r="N181" t="s">
         <v>110</v>
       </c>
       <c r="O181" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="P181" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B182" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C182" t="s">
         <v>105</v>
       </c>
       <c r="D182" t="s">
         <v>55</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
         <v>33</v>
       </c>
       <c r="G182" t="s">
         <v>22</v>
       </c>
       <c r="H182">
         <v>2013</v>
       </c>
       <c r="I182"/>
       <c r="J182" t="s">
         <v>133</v>
       </c>
       <c r="K182" t="s">
         <v>24</v>
       </c>
       <c r="L182" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="M182" t="s">
         <v>109</v>
       </c>
       <c r="N182" t="s">
         <v>37</v>
       </c>
       <c r="O182" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="P182" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B183" t="s">
         <v>132</v>
       </c>
       <c r="C183" t="s">
         <v>105</v>
       </c>
       <c r="D183" t="s">
         <v>150</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
         <v>33</v>
       </c>
       <c r="G183" t="s">
         <v>22</v>
       </c>
       <c r="H183">
         <v>2013</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
         <v>107</v>
       </c>
       <c r="K183" t="s">
         <v>24</v>
       </c>
       <c r="L183" t="s">
         <v>134</v>
       </c>
       <c r="M183" t="s">
         <v>980</v>
       </c>
       <c r="N183" t="s">
         <v>37</v>
       </c>
       <c r="O183" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="P183" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B184" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C184" t="s">
         <v>105</v>
       </c>
       <c r="D184" t="s">
         <v>145</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
         <v>33</v>
       </c>
       <c r="G184" t="s">
         <v>22</v>
       </c>
       <c r="H184">
         <v>2014</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
         <v>133</v>
       </c>
       <c r="K184" t="s">
         <v>24</v>
       </c>
       <c r="L184" t="s">
         <v>140</v>
       </c>
       <c r="M184" t="s">
         <v>980</v>
       </c>
       <c r="N184" t="s">
         <v>110</v>
       </c>
       <c r="O184" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="P184" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B185" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C185" t="s">
         <v>105</v>
       </c>
       <c r="D185" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>33</v>
       </c>
       <c r="G185" t="s">
         <v>692</v>
       </c>
       <c r="H185" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="I185">
         <v>2024</v>
       </c>
       <c r="J185" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="K185" t="s">
         <v>24</v>
       </c>
       <c r="L185"/>
       <c r="M185" t="s">
         <v>980</v>
       </c>
       <c r="N185" t="s">
         <v>110</v>
       </c>
       <c r="O185" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="P185" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B186" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C186" t="s">
         <v>105</v>
       </c>
       <c r="D186" t="s">
         <v>139</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>33</v>
       </c>
       <c r="G186" t="s">
         <v>22</v>
       </c>
       <c r="H186">
         <v>2014</v>
       </c>
       <c r="I186"/>
       <c r="J186" t="s">
         <v>133</v>
       </c>
       <c r="K186" t="s">
         <v>24</v>
       </c>
       <c r="L186" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="M186" t="s">
         <v>980</v>
       </c>
       <c r="N186" t="s">
         <v>110</v>
       </c>
       <c r="O186" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="P186" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B187" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C187" t="s">
         <v>105</v>
       </c>
       <c r="D187" t="s">
         <v>237</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>33</v>
       </c>
       <c r="G187" t="s">
-        <v>1029</v>
+        <v>995</v>
       </c>
       <c r="H187">
         <v>2014</v>
       </c>
       <c r="I187">
         <v>2015</v>
       </c>
       <c r="J187" t="s">
         <v>133</v>
       </c>
       <c r="K187" t="s">
         <v>238</v>
       </c>
       <c r="L187" t="s">
         <v>1030</v>
       </c>
       <c r="M187" t="s">
         <v>109</v>
       </c>
       <c r="N187" t="s">
         <v>37</v>
       </c>
       <c r="O187" t="s">
         <v>1031</v>
       </c>
@@ -16634,51 +16634,51 @@
       </c>
       <c r="P192" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>1058</v>
       </c>
       <c r="B193" t="s">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>105</v>
       </c>
       <c r="D193" t="s">
         <v>127</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>33</v>
       </c>
       <c r="G193" t="s">
-        <v>1029</v>
+        <v>995</v>
       </c>
       <c r="H193">
         <v>2020</v>
       </c>
       <c r="I193"/>
       <c r="J193" t="s">
         <v>107</v>
       </c>
       <c r="K193" t="s">
         <v>24</v>
       </c>
       <c r="L193" t="s">
         <v>187</v>
       </c>
       <c r="M193" t="s">
         <v>980</v>
       </c>
       <c r="N193" t="s">
         <v>37</v>
       </c>
       <c r="O193" t="s">
         <v>1059</v>
       </c>
       <c r="P193" t="s">
         <v>1060</v>
@@ -16922,51 +16922,51 @@
       </c>
       <c r="P198" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>1082</v>
       </c>
       <c r="B199" t="s">
         <v>1083</v>
       </c>
       <c r="C199" t="s">
         <v>105</v>
       </c>
       <c r="D199" t="s">
         <v>588</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>33</v>
       </c>
       <c r="G199" t="s">
-        <v>1029</v>
+        <v>995</v>
       </c>
       <c r="H199">
         <v>2021</v>
       </c>
       <c r="I199"/>
       <c r="J199" t="s">
         <v>107</v>
       </c>
       <c r="K199" t="s">
         <v>1084</v>
       </c>
       <c r="L199" t="s">
         <v>1085</v>
       </c>
       <c r="M199" t="s">
         <v>980</v>
       </c>
       <c r="N199" t="s">
         <v>590</v>
       </c>
       <c r="O199" t="s">
         <v>1086</v>
       </c>
       <c r="P199" t="s">
         <v>1087</v>