--- v0 (2026-04-06)
+++ v1 (2026-06-27)
@@ -4892,51 +4892,51 @@
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
@@ -20442,51 +20442,51 @@
       </c>
       <c r="P235" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>1291</v>
       </c>
       <c r="B236" t="s">
         <v>1292</v>
       </c>
       <c r="C236" t="s">
         <v>130</v>
       </c>
       <c r="D236" t="s">
         <v>238</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>21</v>
       </c>
       <c r="G236" t="s">
-        <v>22</v>
+        <v>1286</v>
       </c>
       <c r="H236">
         <v>1989</v>
       </c>
       <c r="I236">
         <v>2013</v>
       </c>
       <c r="J236" t="s">
         <v>174</v>
       </c>
       <c r="K236" t="s">
         <v>34</v>
       </c>
       <c r="L236" t="s">
         <v>239</v>
       </c>
       <c r="M236" t="s">
         <v>155</v>
       </c>
       <c r="N236" t="s">
         <v>27</v>
       </c>
       <c r="O236" t="s">
         <v>1293</v>
       </c>