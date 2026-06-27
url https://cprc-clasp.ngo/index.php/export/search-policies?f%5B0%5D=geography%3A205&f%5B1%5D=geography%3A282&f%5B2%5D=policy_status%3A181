--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -4483,50 +4483,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4622,53 +4625,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -17086,51 +17086,51 @@
       </c>
       <c r="P233" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>1283</v>
       </c>
       <c r="B234" t="s">
         <v>1284</v>
       </c>
       <c r="C234" t="s">
         <v>69</v>
       </c>
       <c r="D234" t="s">
         <v>297</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>21</v>
       </c>
       <c r="G234" t="s">
-        <v>22</v>
+        <v>1278</v>
       </c>
       <c r="H234">
         <v>1989</v>
       </c>
       <c r="I234">
         <v>2013</v>
       </c>
       <c r="J234" t="s">
         <v>96</v>
       </c>
       <c r="K234" t="s">
         <v>34</v>
       </c>
       <c r="L234" t="s">
         <v>298</v>
       </c>
       <c r="M234" t="s">
         <v>73</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
         <v>1285</v>
       </c>
@@ -18928,539 +18928,539 @@
       </c>
       <c r="P270" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>1457</v>
       </c>
       <c r="B271" t="s">
         <v>1458</v>
       </c>
       <c r="C271" t="s">
         <v>69</v>
       </c>
       <c r="D271" t="s">
         <v>258</v>
       </c>
       <c r="E271" t="s">
         <v>20</v>
       </c>
       <c r="F271" t="s">
         <v>21</v>
       </c>
       <c r="G271" t="s">
-        <v>61</v>
+        <v>1459</v>
       </c>
       <c r="H271">
         <v>2012</v>
       </c>
       <c r="I271"/>
       <c r="J271" t="s">
         <v>71</v>
       </c>
       <c r="K271" t="s">
         <v>34</v>
       </c>
       <c r="L271" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="M271" t="s">
         <v>1348</v>
       </c>
       <c r="N271" t="s">
         <v>36</v>
       </c>
       <c r="O271" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="P271" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B272" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C272" t="s">
         <v>69</v>
       </c>
       <c r="D272" t="s">
         <v>375</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
         <v>21</v>
       </c>
       <c r="G272" t="s">
         <v>61</v>
       </c>
       <c r="H272">
         <v>2020</v>
       </c>
       <c r="I272"/>
       <c r="J272" t="s">
         <v>71</v>
       </c>
       <c r="K272" t="s">
         <v>34</v>
       </c>
       <c r="L272" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="M272" t="s">
         <v>1348</v>
       </c>
       <c r="N272" t="s">
         <v>36</v>
       </c>
       <c r="O272" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="P272" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B273" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C273" t="s">
         <v>69</v>
       </c>
       <c r="D273" t="s">
         <v>303</v>
       </c>
       <c r="E273" t="s">
         <v>20</v>
       </c>
       <c r="F273" t="s">
         <v>21</v>
       </c>
       <c r="G273" t="s">
         <v>22</v>
       </c>
       <c r="H273">
         <v>2003</v>
       </c>
       <c r="I273">
         <v>2013</v>
       </c>
       <c r="J273" t="s">
         <v>96</v>
       </c>
       <c r="K273" t="s">
         <v>34</v>
       </c>
       <c r="L273" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="M273" t="s">
         <v>73</v>
       </c>
       <c r="N273" t="s">
         <v>27</v>
       </c>
       <c r="O273" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="P273" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B274" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C274" t="s">
         <v>69</v>
       </c>
       <c r="D274" t="s">
         <v>1163</v>
       </c>
       <c r="E274" t="s">
         <v>20</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
         <v>22</v>
       </c>
       <c r="H274">
         <v>2003</v>
       </c>
       <c r="I274">
         <v>2013</v>
       </c>
       <c r="J274" t="s">
         <v>96</v>
       </c>
       <c r="K274" t="s">
         <v>34</v>
       </c>
       <c r="L274" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="M274" t="s">
         <v>73</v>
       </c>
       <c r="N274" t="s">
         <v>27</v>
       </c>
       <c r="O274" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="P274" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B275" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C275" t="s">
         <v>69</v>
       </c>
       <c r="D275" t="s">
         <v>309</v>
       </c>
       <c r="E275" t="s">
         <v>20</v>
       </c>
       <c r="F275" t="s">
         <v>21</v>
       </c>
       <c r="G275" t="s">
         <v>61</v>
       </c>
       <c r="H275">
         <v>2013</v>
       </c>
       <c r="I275"/>
       <c r="J275" t="s">
         <v>96</v>
       </c>
       <c r="K275" t="s">
         <v>34</v>
       </c>
       <c r="L275" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="M275" t="s">
         <v>73</v>
       </c>
       <c r="N275" t="s">
         <v>27</v>
       </c>
       <c r="O275" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="P275" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B276" t="s">
         <v>95</v>
       </c>
       <c r="C276" t="s">
         <v>69</v>
       </c>
       <c r="D276" t="s">
         <v>113</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>21</v>
       </c>
       <c r="G276" t="s">
         <v>61</v>
       </c>
       <c r="H276">
         <v>2013</v>
       </c>
       <c r="I276"/>
       <c r="J276" t="s">
         <v>71</v>
       </c>
       <c r="K276" t="s">
         <v>34</v>
       </c>
       <c r="L276" t="s">
         <v>97</v>
       </c>
       <c r="M276" t="s">
         <v>1348</v>
       </c>
       <c r="N276" t="s">
         <v>27</v>
       </c>
       <c r="O276" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="P276" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B277" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C277" t="s">
         <v>69</v>
       </c>
       <c r="D277" t="s">
         <v>216</v>
       </c>
       <c r="E277" t="s">
         <v>20</v>
       </c>
       <c r="F277" t="s">
         <v>21</v>
       </c>
       <c r="G277" t="s">
         <v>22</v>
       </c>
       <c r="H277">
         <v>2008</v>
       </c>
       <c r="I277">
         <v>2013</v>
       </c>
       <c r="J277" t="s">
         <v>96</v>
       </c>
       <c r="K277" t="s">
         <v>34</v>
       </c>
       <c r="L277" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="M277" t="s">
         <v>73</v>
       </c>
       <c r="N277" t="s">
         <v>27</v>
       </c>
       <c r="O277" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="P277" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B278" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C278" t="s">
         <v>69</v>
       </c>
       <c r="D278" t="s">
         <v>108</v>
       </c>
       <c r="E278" t="s">
         <v>20</v>
       </c>
       <c r="F278" t="s">
         <v>21</v>
       </c>
       <c r="G278" t="s">
         <v>61</v>
       </c>
       <c r="H278">
         <v>2014</v>
       </c>
       <c r="I278"/>
       <c r="J278" t="s">
         <v>96</v>
       </c>
       <c r="K278" t="s">
         <v>34</v>
       </c>
       <c r="L278" t="s">
         <v>103</v>
       </c>
       <c r="M278" t="s">
         <v>1348</v>
       </c>
       <c r="N278" t="s">
         <v>36</v>
       </c>
       <c r="O278" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="P278" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B279" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C279" t="s">
         <v>69</v>
       </c>
       <c r="D279" t="s">
         <v>102</v>
       </c>
       <c r="E279" t="s">
         <v>20</v>
       </c>
       <c r="F279" t="s">
         <v>21</v>
       </c>
       <c r="G279" t="s">
         <v>61</v>
       </c>
       <c r="H279">
         <v>2014</v>
       </c>
       <c r="I279"/>
       <c r="J279" t="s">
         <v>96</v>
       </c>
       <c r="K279" t="s">
         <v>34</v>
       </c>
       <c r="L279" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="M279" t="s">
         <v>1348</v>
       </c>
       <c r="N279" t="s">
         <v>36</v>
       </c>
       <c r="O279" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="P279" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B280" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="C280" t="s">
         <v>69</v>
       </c>
       <c r="D280" t="s">
         <v>303</v>
       </c>
       <c r="E280" t="s">
         <v>20</v>
       </c>
       <c r="F280" t="s">
         <v>21</v>
       </c>
       <c r="G280" t="s">
         <v>22</v>
       </c>
       <c r="H280">
         <v>2013</v>
       </c>
       <c r="I280">
         <v>2020</v>
       </c>
       <c r="J280" t="s">
         <v>96</v>
       </c>
       <c r="K280" t="s">
         <v>34</v>
       </c>
       <c r="L280" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="M280" t="s">
         <v>73</v>
       </c>
       <c r="N280" t="s">
         <v>27</v>
       </c>
       <c r="O280" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="P280" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B281" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C281" t="s">
         <v>69</v>
       </c>
       <c r="D281" t="s">
         <v>332</v>
       </c>
       <c r="E281" t="s">
         <v>20</v>
       </c>
       <c r="F281" t="s">
         <v>21</v>
       </c>
       <c r="G281" t="s">
-        <v>1506</v>
+        <v>1459</v>
       </c>
       <c r="H281">
         <v>2014</v>
       </c>
       <c r="I281">
         <v>2015</v>
       </c>
       <c r="J281" t="s">
         <v>96</v>
       </c>
       <c r="K281" t="s">
         <v>204</v>
       </c>
       <c r="L281" t="s">
         <v>1507</v>
       </c>
       <c r="M281" t="s">
         <v>73</v>
       </c>
       <c r="N281" t="s">
         <v>27</v>
       </c>
       <c r="O281" t="s">
         <v>1508</v>
       </c>
@@ -20206,51 +20206,51 @@
       </c>
       <c r="P296" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>1585</v>
       </c>
       <c r="B297" t="s">
         <v>170</v>
       </c>
       <c r="C297" t="s">
         <v>69</v>
       </c>
       <c r="D297" t="s">
         <v>90</v>
       </c>
       <c r="E297" t="s">
         <v>20</v>
       </c>
       <c r="F297" t="s">
         <v>21</v>
       </c>
       <c r="G297" t="s">
-        <v>1506</v>
+        <v>1459</v>
       </c>
       <c r="H297">
         <v>2020</v>
       </c>
       <c r="I297"/>
       <c r="J297" t="s">
         <v>71</v>
       </c>
       <c r="K297" t="s">
         <v>34</v>
       </c>
       <c r="L297" t="s">
         <v>171</v>
       </c>
       <c r="M297" t="s">
         <v>1348</v>
       </c>
       <c r="N297" t="s">
         <v>27</v>
       </c>
       <c r="O297" t="s">
         <v>1586</v>
       </c>
       <c r="P297" t="s">
         <v>1587</v>
@@ -20494,51 +20494,51 @@
       </c>
       <c r="P302" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
         <v>1609</v>
       </c>
       <c r="B303" t="s">
         <v>1610</v>
       </c>
       <c r="C303" t="s">
         <v>69</v>
       </c>
       <c r="D303" t="s">
         <v>970</v>
       </c>
       <c r="E303" t="s">
         <v>20</v>
       </c>
       <c r="F303" t="s">
         <v>21</v>
       </c>
       <c r="G303" t="s">
-        <v>1506</v>
+        <v>1459</v>
       </c>
       <c r="H303">
         <v>2021</v>
       </c>
       <c r="I303"/>
       <c r="J303" t="s">
         <v>71</v>
       </c>
       <c r="K303" t="s">
         <v>1611</v>
       </c>
       <c r="L303" t="s">
         <v>1612</v>
       </c>
       <c r="M303" t="s">
         <v>1348</v>
       </c>
       <c r="N303" t="s">
         <v>972</v>
       </c>
       <c r="O303" t="s">
         <v>1613</v>
       </c>
       <c r="P303" t="s">
         <v>1614</v>