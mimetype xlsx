--- v2 (2026-02-06)
+++ v3 (2026-06-27)
@@ -10503,51 +10503,51 @@
       </c>
       <c r="P135" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>792</v>
       </c>
       <c r="B136" t="s">
         <v>793</v>
       </c>
       <c r="C136" t="s">
         <v>58</v>
       </c>
       <c r="D136" t="s">
         <v>171</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>21</v>
       </c>
       <c r="G136" t="s">
-        <v>22</v>
+        <v>787</v>
       </c>
       <c r="H136">
         <v>1989</v>
       </c>
       <c r="I136">
         <v>2013</v>
       </c>
       <c r="J136" t="s">
         <v>104</v>
       </c>
       <c r="K136" t="s">
         <v>34</v>
       </c>
       <c r="L136" t="s">
         <v>172</v>
       </c>
       <c r="M136" t="s">
         <v>84</v>
       </c>
       <c r="N136" t="s">
         <v>27</v>
       </c>
       <c r="O136" t="s">
         <v>794</v>
       </c>