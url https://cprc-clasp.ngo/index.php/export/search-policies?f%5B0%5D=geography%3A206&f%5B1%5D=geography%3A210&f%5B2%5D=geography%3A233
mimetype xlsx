--- v2 (2026-02-20)
+++ v3 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,324 +207,447 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of household air conditioners</t>
   </si>
   <si>
     <t>Applies to electric air conditioners of domestic and foreign make, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, with a nominal capacity of equal to or less than 12 kW, which are used for cooling or heating, including reversible air conditioners with a rated capacity of less than or equal to 12 kW when cooling.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2015</t>
   </si>
   <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-konditsionery.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of televisions</t>
   </si>
   <si>
     <t>Television set or a television monitor of domestic and foreign make</t>
   </si>
   <si>
     <t>Displays, Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/teh-regl-tv.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household dishwashers</t>
   </si>
   <si>
     <t>Applies to household dishwashers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including:</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine -340: On the approval of the technical regulation on the energy labelling of electrical lamps and luminaires</t>
   </si>
   <si>
     <t>Applies to the following categories of electric lamps of domestic and foreign make, placed on the market in the territory of Ukraine:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-cabinet-ministers-ukraine-340-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/KMU_340.zip</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine No 702 of 7 August 2013: On approval of technical regulations on energy labelling</t>
   </si>
   <si>
     <t>This resolution applies to household washing machines of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine, particularly: new electric mains-operated household washing machines; household washing machines that can also be powered by batteries; built-in household washing machines.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-cabinet-ministers-ukraine-no-702-7-august-2013-approval-technical-regulations</t>
   </si>
@@ -1038,51 +1161,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="504.877" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1416,1326 +1539,1796 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...34 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>104</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15"/>
       <c r="M15" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>105</v>
       </c>
-      <c r="N15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="I16"/>
+        <v>8</v>
+      </c>
+      <c r="H16">
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
       <c r="M16" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="I17"/>
+        <v>80</v>
+      </c>
+      <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H20">
         <v>2017</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>93</v>
+      </c>
+      <c r="H22">
+        <v>2023</v>
+      </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
       <c r="M22" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
       <c r="M23" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="P25" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="B26" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="C26" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="P27" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="B28" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="B29" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="C29" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F29" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="H29">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="M29" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="P29" t="s">
-        <v>196</v>
+        <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="B30" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C30" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>182</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H30">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>34</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="M30" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>201</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B31" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H31">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="M31" t="s">
-        <v>172</v>
+        <v>26</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="P31" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="B32" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C32" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="E32" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="P32" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B33" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C33" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>198</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="P33" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="B34" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
+        <v>2008</v>
+      </c>
+      <c r="I34">
+        <v>2013</v>
+      </c>
+      <c r="J34" t="s">
+        <v>204</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>205</v>
+      </c>
+      <c r="M34" t="s">
+        <v>157</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>206</v>
+      </c>
+      <c r="P34" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>208</v>
+      </c>
+      <c r="B35" t="s">
+        <v>209</v>
+      </c>
+      <c r="C35" t="s">
+        <v>210</v>
+      </c>
+      <c r="D35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35">
+        <v>2011</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>211</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>212</v>
+      </c>
+      <c r="M35" t="s">
+        <v>213</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>214</v>
+      </c>
+      <c r="P35" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>216</v>
+      </c>
+      <c r="B36" t="s">
+        <v>217</v>
+      </c>
+      <c r="C36" t="s">
+        <v>210</v>
+      </c>
+      <c r="D36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36" t="s">
+        <v>42</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2008</v>
+      </c>
+      <c r="I36">
+        <v>2011</v>
+      </c>
+      <c r="J36" t="s">
+        <v>34</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>218</v>
+      </c>
+      <c r="M36" t="s">
+        <v>213</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>219</v>
+      </c>
+      <c r="P36" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>221</v>
+      </c>
+      <c r="B37" t="s">
+        <v>222</v>
+      </c>
+      <c r="C37" t="s">
+        <v>210</v>
+      </c>
+      <c r="D37" t="s">
+        <v>75</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2009</v>
+      </c>
+      <c r="I37">
+        <v>2011</v>
+      </c>
+      <c r="J37" t="s">
+        <v>211</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>223</v>
+      </c>
+      <c r="M37" t="s">
+        <v>213</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>224</v>
+      </c>
+      <c r="P37" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>226</v>
+      </c>
+      <c r="B38" t="s">
+        <v>227</v>
+      </c>
+      <c r="C38" t="s">
+        <v>210</v>
+      </c>
+      <c r="D38" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" t="s">
+        <v>42</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2007</v>
+      </c>
+      <c r="I38">
+        <v>2011</v>
+      </c>
+      <c r="J38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>228</v>
+      </c>
+      <c r="M38" t="s">
+        <v>213</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>229</v>
+      </c>
+      <c r="P38" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>231</v>
+      </c>
+      <c r="B39" t="s">
+        <v>232</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
+      </c>
+      <c r="D39" t="s">
+        <v>233</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>234</v>
+      </c>
+      <c r="G39" t="s">
+        <v>86</v>
+      </c>
+      <c r="H39">
+        <v>2007</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>211</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>235</v>
+      </c>
+      <c r="M39" t="s">
+        <v>213</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>236</v>
+      </c>
+      <c r="P39" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>238</v>
+      </c>
+      <c r="B40" t="s">
+        <v>239</v>
+      </c>
+      <c r="C40" t="s">
+        <v>210</v>
+      </c>
+      <c r="D40" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" t="s">
+        <v>147</v>
+      </c>
+      <c r="F40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" t="s">
+        <v>86</v>
+      </c>
+      <c r="H40">
+        <v>2007</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>34</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>240</v>
+      </c>
+      <c r="M40" t="s">
+        <v>213</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>241</v>
+      </c>
+      <c r="P40" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>243</v>
+      </c>
+      <c r="B41" t="s">
+        <v>244</v>
+      </c>
+      <c r="C41" t="s">
+        <v>210</v>
+      </c>
+      <c r="D41" t="s">
+        <v>245</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>86</v>
+      </c>
+      <c r="H41">
+        <v>2007</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>211</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>240</v>
+      </c>
+      <c r="M41" t="s">
+        <v>213</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>246</v>
+      </c>
+      <c r="P41" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B42" t="s">
+        <v>248</v>
+      </c>
+      <c r="C42" t="s">
+        <v>210</v>
+      </c>
+      <c r="D42" t="s">
+        <v>249</v>
+      </c>
+      <c r="E42" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" t="s">
+        <v>42</v>
+      </c>
+      <c r="G42" t="s">
+        <v>86</v>
+      </c>
+      <c r="H42">
+        <v>2009</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>34</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>250</v>
+      </c>
+      <c r="M42" t="s">
+        <v>213</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>251</v>
+      </c>
+      <c r="P42" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>253</v>
+      </c>
+      <c r="B43" t="s">
+        <v>254</v>
+      </c>
+      <c r="C43" t="s">
+        <v>210</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H43">
+        <v>2009</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>211</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>250</v>
+      </c>
+      <c r="M43" t="s">
+        <v>213</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>255</v>
+      </c>
+      <c r="P43" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>256</v>
+      </c>
+      <c r="B44" t="s">
+        <v>257</v>
+      </c>
+      <c r="C44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D44" t="s">
+        <v>233</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
         <v>2014</v>
       </c>
-      <c r="I34">
+      <c r="I44">
         <v>2018</v>
       </c>
-      <c r="J34" t="s">
-[...18 lines deleted...]
-        <v>219</v>
+      <c r="J44" t="s">
+        <v>211</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>258</v>
+      </c>
+      <c r="M44" t="s">
+        <v>213</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>259</v>
+      </c>
+      <c r="P44" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">