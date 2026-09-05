--- v0 (2025-11-12)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -113,75 +113,81 @@
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -189,263 +195,392 @@
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...5 lines deleted...]
-    <t>Egyptian Organization for Standards and Quality</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>ISIR 14577, 1st Edition, Household refrigerating appliances - Determination of Criteria for energy consumption and energy labeling instructions</t>
   </si>
   <si>
     <t>Domestic refrigerator, freezer, refrigerator-freezer</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>ISO-8187</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isir-14577-1st-edition-household-refrigerating-appliances-determination-criteria-energy</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
@@ -531,53 +666,50 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
   <si>
     <t>ISIRI 10641 Office Equipment-Technical Specifications for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
     <t>Includes desktop and personal computers, monitors, copy machines, multi devise machines, fax-printer-scanner; Fax, scanner, printer. Does not include server computers.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>IEC 311 (1988)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-10641-office-equipment-technical-specifications-energy-consumption-and-energy</t>
   </si>
   <si>
     <t>ISIRI 10672, Amendment No.1-Technical Specifications and Test Methods for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
     <t>Electric Household Vaccum cleaner</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>NS 5635 (2001)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-10672-amendment-no1-technical-specifications-and-test-methods-energy-consumption-and</t>
   </si>
   <si>
     <t>ISIRI 10759:2005, 1st Edition- technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Covers electric fluorescent ballast and tube fluorescent lamps 20-40 W, frequency 50hz, and 220-240 volts</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>34C/682/INF: 2005, 34C/693/NP: 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-107592005-1st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
   <si>
     <t>ISIRI 11574 Central Station Air Handling Units-Specification and Test Methids for Energy Consumption</t>
   </si>
   <si>
     <t>This policy covers air units with capacity of 3570m3/h to 34000m3/h.</t>
@@ -678,80 +810,71 @@
   <si>
     <t>centeral heating boilers  of nominal heat input not exceeeding 70 kw -nominal heat input not exceeding 70kW</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-146292011-determination-critera-energy-consumption-and-energy-labeling-instruction</t>
   </si>
   <si>
     <t>ISIRI 1563-2:2009, 1st Revision, Specification for energy consumption and energy labeling of electrical household water heaters</t>
   </si>
   <si>
     <t>Standard includes electrical household water heaters. Does not include solar or coal water heaters. Does not include residential electric water heaters with capacity less than 50L and more than 120L.</t>
   </si>
   <si>
     <t>IEC 379: 1987</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-1563-22009-1st-revision-specification-energy-consumption-and-energy-labeling</t>
   </si>
   <si>
     <t>ISIRI 16163:2013-determination of criteria for energy consumption and labeling instruction</t>
   </si>
   <si>
     <t>Residential electric dishwasher</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-161632013-determination-criteria-energy-consumption-and-labeling-instruction</t>
   </si>
   <si>
     <t>ISIRI 1828-2-Test Methods for Energy Consumption and Energy Labelling Instructions</t>
   </si>
   <si>
     <t>Instantaneous gas water heaters with maximum consumtion less than 250MegaJolt per Hr</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>AG 102: 2000, EN 26: 2000, ISIRI 1828-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-1828-2-test-methods-energy-consumption-and-energy-labelling-instructions</t>
   </si>
   <si>
     <t>ISIRI 3477-2, 1st Edition, Specification for energy consumption and energy labeling of electrical household washing machines</t>
   </si>
   <si>
     <t>Fully automatic residential clothes washer</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>95/12/EC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-3477-2-1st-edition-specification-energy-consumption-and-energy-labeling-electrical</t>
   </si>
   <si>
     <t>ISIRI 3678-2: 2002, 1st Edition- Method for measuring of energy consumption and energy labeling instructions</t>
   </si>
   <si>
     <t>This policy applies to liquid chilling packages with water-cooled condenser and evaporator.</t>
   </si>
   <si>
     <t>Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>NS 3678: 1995</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-3678-2-2002-1st-edition-method-measuring-energy-consumption-and-energy-labeling</t>
   </si>
   <si>
     <t>ISIRI 4910-2, 1st Revision- Method for measuring of energy consumption and energy labeling instructions</t>
   </si>
   <si>
     <t>Evaporative air coolers -Direct and indirect types</t>
@@ -795,53 +918,50 @@
   <si>
     <t>Gas fired space heaters without chimney with maximum consumption 30MegaJolt/Hr.</t>
   </si>
   <si>
     <t>AS 4553, ISIRI 7268-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-7268-2flueless-gas-room-heaters-technical-specification-and-test-method-energy</t>
   </si>
   <si>
     <t>ISIRI 7342-2, Specification for energy consumption and energy labeling of electric houshold room heaters</t>
   </si>
   <si>
     <t>Residential electric space heater</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-7342-2-specification-energy-consumption-and-energy-labeling-electric-houshold-room</t>
   </si>
   <si>
     <t>ISIRI 7817-2, 1st Edition, Centrifugal, mixed flow and axial pumps - Method for measuring of energy consumption and energy labeling instructions</t>
   </si>
   <si>
     <t>Centrifugal, mixed flow and axial pumps</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO-2548 (Class C)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-7817-2-1st-edition-centrifugal-mixed-flow-and-axial-pumps-method-measuring-energy</t>
   </si>
   <si>
     <t>ISIRI 7872:2009, 1st Rev, Household electric iron energy consumption requirements and energy labeling guideline</t>
   </si>
   <si>
     <t>Covers residential steam and non-steam irons. Does not include residential press irons</t>
   </si>
   <si>
     <t>Irons</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-78722009-1st-rev-household-electric-iron-energy-consumption-requirements-and-energy</t>
   </si>
   <si>
     <t>ISIRI 7874, 1st Edition, Specification for energy consumption and energy labeling of single phase electrical motors</t>
   </si>
   <si>
     <t>Small 1-phase General Purpose</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
@@ -891,63 +1011,66 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/isiri-ns-7341-1st-edition-technical-specifications-and-test-method-energy-consumption-and</t>
   </si>
   <si>
     <t>UNIT 1138:2011 Eficiencia energética – Aparatos de refrigeración eléctricos de uso doméstico – Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household refrigerators, freezers, refrigerator-freezers.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>UNIT IEC 62552:2007, UNIT NM 60335-1:2010, IEC 69335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-eficiencia-energetica-aparatos-de-refrigeracion-electricos-de-uso-domestico</t>
   </si>
   <si>
+    <t>https://www.gub.uy/ministerio-industria-energia-mineria/sites/ministerio-industria-energia-mineria/files/2025-04/UNIT%201138%202011%20-%20Eficiencia%20Energetica.%20Aparatos%20de%20refrigeracion%20electricos%20de%20uso%20domestico.%20Especificaciones%20y%20etiquetado.pdf</t>
+  </si>
+  <si>
+    <t>UNIT 1138:2011 Electric refrigeration appliances for domestic use – Specifications and labeling</t>
+  </si>
+  <si>
+    <t>This standard establishes the methodology for the classification of refrigeration according to their energy performance, the test methods and the characteristics of the energy efficiency label. This standard applies to the following electrical appliances for domestic use: refrigerators with or without a frozen food storage compartment, refrigerator-freezer, appliances for storing frozen food and freezers, frost-free or not.</t>
+  </si>
+  <si>
+    <t>UNIT-IEC 62552:2007, UNIT-NM 60335-1:2010, IEC 60335-2-24:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
+  </si>
+  <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Eficiencia energética – Calentadores de agua eléctricos de acumulación de uso doméstico- Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household electric water heater storage.</t>
   </si>
   <si>
     <t>UNIT-IEC 60379: 1987 1ª Revisión, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21: 2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/unit-11572011-eficiencia-energetica-calentadores-de-agua-electricos-de-acumulacion-de-uso</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT_1157_2011-_Eficiencia_Energetica._Calentadores_de_agua_electricos_de_acumulacion._Especificaciones_y_etiquetado.pdf/cb524e6d-4a9e-410b-958f-1e603cdf0cfa</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Electric storage water heaters for domestic use - Specifications and labeling</t>
   </si>
   <si>
     <t>This standard establishes the methodology for the classification of storage electric water heaters for domestic use according to their energy performance, test methods and the characteristics of the energy efficiency label.</t>
   </si>
   <si>
     <t>UNIT-IEC 60379:1987, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21:2006</t>
   </si>
@@ -1371,74 +1494,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="504.877" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1517,2902 +1640,3372 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2016</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>63</v>
       </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>66</v>
       </c>
       <c r="P8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9">
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
         <v>71</v>
       </c>
-      <c r="H9">
-[...9 lines deleted...]
-      <c r="L9"/>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>72</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>95</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>1998</v>
+        <v>2018</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J18" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>128</v>
       </c>
-      <c r="K20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M20" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
       <c r="M23" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2021</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
       <c r="J24" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I26">
         <v>2014</v>
       </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="M26" t="s">
-        <v>130</v>
+        <v>161</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="P26" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="M27" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="P27" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C28" t="s">
+        <v>171</v>
+      </c>
+      <c r="D28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>172</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>1998</v>
+      </c>
+      <c r="I28">
+        <v>2012</v>
+      </c>
+      <c r="J28" t="s">
+        <v>173</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>174</v>
+      </c>
+      <c r="M28" t="s">
         <v>175</v>
       </c>
-      <c r="B28" t="s">
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>176</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="P28" t="s">
         <v>177</v>
-      </c>
-[...32 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C29" t="s">
+        <v>171</v>
+      </c>
+      <c r="D29" t="s">
         <v>180</v>
       </c>
-      <c r="B29" t="s">
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>172</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2008</v>
+      </c>
+      <c r="I29">
+        <v>2010</v>
+      </c>
+      <c r="J29" t="s">
+        <v>173</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
         <v>181</v>
       </c>
-      <c r="C29" t="s">
-[...21 lines deleted...]
-      <c r="K29" t="s">
+      <c r="M29" t="s">
+        <v>175</v>
+      </c>
+      <c r="N29" t="s">
+        <v>88</v>
+      </c>
+      <c r="O29" t="s">
         <v>182</v>
       </c>
-      <c r="L29"/>
-[...8 lines deleted...]
-      </c>
       <c r="P29" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30" t="s">
         <v>184</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>171</v>
+      </c>
+      <c r="D30" t="s">
         <v>185</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2002</v>
       </c>
       <c r="I30">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="J30" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K30" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="L30" t="s">
+        <v>186</v>
+      </c>
+      <c r="M30" t="s">
+        <v>175</v>
+      </c>
+      <c r="N30" t="s">
+        <v>88</v>
+      </c>
+      <c r="O30" t="s">
         <v>187</v>
       </c>
-      <c r="M30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31" t="s">
         <v>189</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="I31">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="J31" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K31" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>190</v>
+      </c>
+      <c r="M31" t="s">
+        <v>175</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>191</v>
       </c>
-      <c r="M31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>192</v>
+      </c>
+      <c r="B32" t="s">
         <v>193</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
         <v>194</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="I32">
         <v>2012</v>
       </c>
       <c r="J32" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>195</v>
       </c>
       <c r="M32" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N32" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>196</v>
       </c>
       <c r="P32" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>197</v>
       </c>
       <c r="B33" t="s">
         <v>198</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D33" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
+        <v>173</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>175</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>199</v>
       </c>
-      <c r="K33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P33" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>200</v>
+      </c>
+      <c r="B34" t="s">
+        <v>201</v>
+      </c>
+      <c r="C34" t="s">
+        <v>171</v>
+      </c>
+      <c r="D34" t="s">
         <v>202</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G34" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K34" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="M34" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="P34" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>205</v>
+      </c>
+      <c r="B35" t="s">
+        <v>206</v>
+      </c>
+      <c r="C35" t="s">
+        <v>171</v>
+      </c>
+      <c r="D35" t="s">
         <v>207</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J35" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L35"/>
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>208</v>
+      </c>
       <c r="M35" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>209</v>
       </c>
       <c r="P35" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>210</v>
       </c>
       <c r="B36" t="s">
         <v>211</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G36" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2012</v>
+      </c>
+      <c r="I36">
+        <v>2014</v>
+      </c>
       <c r="J36" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>212</v>
       </c>
       <c r="M36" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>213</v>
       </c>
       <c r="P36" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>214</v>
       </c>
       <c r="B37" t="s">
         <v>215</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D37" t="s">
         <v>216</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G37" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H37">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>217</v>
+      </c>
       <c r="M37" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P37" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B38" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K38" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M38" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P38" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B39" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C39" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D39" t="s">
-        <v>225</v>
+        <v>75</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G39" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H39">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L39" t="s">
         <v>226</v>
       </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>227</v>
       </c>
       <c r="P39" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>228</v>
       </c>
       <c r="B40" t="s">
         <v>229</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
         <v>230</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2002</v>
       </c>
       <c r="I40">
         <v>2002</v>
       </c>
       <c r="J40" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="L40" t="s">
         <v>231</v>
       </c>
       <c r="M40" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>232</v>
       </c>
       <c r="P40" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>233</v>
       </c>
       <c r="B41" t="s">
         <v>234</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="I41">
         <v>2009</v>
       </c>
       <c r="J41" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="L41" t="s">
+        <v>235</v>
+      </c>
+      <c r="M41" t="s">
+        <v>175</v>
+      </c>
+      <c r="N41" t="s">
+        <v>88</v>
+      </c>
+      <c r="O41" t="s">
         <v>236</v>
       </c>
-      <c r="M41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B42" t="s">
         <v>238</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>85</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2012</v>
+      </c>
+      <c r="I42">
+        <v>2012</v>
+      </c>
+      <c r="J42" t="s">
+        <v>173</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
         <v>239</v>
       </c>
-      <c r="C42" t="s">
-[...24 lines deleted...]
-      <c r="L42" t="s">
+      <c r="M42" t="s">
+        <v>175</v>
+      </c>
+      <c r="N42" t="s">
+        <v>88</v>
+      </c>
+      <c r="O42" t="s">
         <v>240</v>
       </c>
-      <c r="M42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P42" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>241</v>
+      </c>
+      <c r="B43" t="s">
         <v>242</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>171</v>
+      </c>
+      <c r="D43" t="s">
+        <v>230</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>2011</v>
+      </c>
+      <c r="I43">
+        <v>2015</v>
+      </c>
+      <c r="J43" t="s">
         <v>243</v>
-      </c>
-[...20 lines deleted...]
-        <v>128</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
         <v>244</v>
       </c>
       <c r="M43" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>245</v>
       </c>
       <c r="P43" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>246</v>
       </c>
       <c r="B44" t="s">
         <v>247</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D44" t="s">
-        <v>186</v>
+        <v>248</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H44">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K44" t="s">
-        <v>182</v>
+        <v>226</v>
       </c>
       <c r="L44" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M44" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P44" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B45" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>230</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I45">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J45" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P45" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B46" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C46" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D46" t="s">
-        <v>255</v>
+        <v>75</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H46">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
         <v>256</v>
       </c>
       <c r="M46" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N46" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>257</v>
       </c>
       <c r="P46" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>258</v>
       </c>
       <c r="B47" t="s">
         <v>259</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D47" t="s">
-        <v>260</v>
+        <v>92</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H47">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="P47" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>261</v>
+      </c>
+      <c r="B48" t="s">
         <v>262</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="D48" t="s">
-        <v>264</v>
+        <v>137</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="I48">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J48" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="L48" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="M48" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="P48" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>265</v>
+      </c>
+      <c r="B49" t="s">
+        <v>266</v>
+      </c>
+      <c r="C49" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" t="s">
+        <v>64</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>172</v>
+      </c>
+      <c r="G49" t="s">
+        <v>86</v>
+      </c>
+      <c r="H49">
+        <v>2002</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>173</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
         <v>267</v>
       </c>
-      <c r="B49" t="s">
+      <c r="M49" t="s">
+        <v>175</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
         <v>268</v>
       </c>
-      <c r="C49" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="P49" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>269</v>
+      </c>
+      <c r="B50" t="s">
+        <v>270</v>
+      </c>
+      <c r="C50" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" t="s">
         <v>271</v>
       </c>
-      <c r="B50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I50">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="J50" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>272</v>
+      </c>
       <c r="M50" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="P50" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>274</v>
+      </c>
+      <c r="B51" t="s">
         <v>275</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>171</v>
+      </c>
+      <c r="D51" t="s">
         <v>276</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>172</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>1999</v>
+      </c>
+      <c r="I51">
+        <v>2009</v>
+      </c>
+      <c r="J51" t="s">
+        <v>173</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" t="s">
         <v>277</v>
       </c>
-      <c r="E51" t="s">
-[...18 lines deleted...]
-      <c r="L51" t="s">
+      <c r="M51" t="s">
+        <v>175</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
         <v>278</v>
       </c>
-      <c r="M51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P51" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>279</v>
+      </c>
+      <c r="B52" t="s">
         <v>280</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G52" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H52">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="M52" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="P52" t="s">
-        <v>287</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B53" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C53" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="E53" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H53">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="M53" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="P53" t="s">
-        <v>287</v>
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B54" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C54" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>230</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="I54">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J54" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="K54" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="L54" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="M54" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="P54" t="s">
-        <v>296</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C55" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
+        <v>230</v>
       </c>
       <c r="E55" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="I55">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="J55" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="P55" t="s">
-        <v>301</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B56" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>304</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="G56" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2002</v>
+      </c>
+      <c r="I56">
+        <v>2002</v>
+      </c>
       <c r="J56" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="M56" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N56" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O56" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="P56" t="s">
-        <v>307</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B57" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C57" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D57" t="s">
-        <v>89</v>
+        <v>300</v>
       </c>
       <c r="E57" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G57" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H57">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>310</v>
+        <v>208</v>
       </c>
       <c r="M57" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="P57" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D58" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G58" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H58">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>2012</v>
+      </c>
+      <c r="I58">
+        <v>2012</v>
+      </c>
       <c r="J58" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="M58" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="P58" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D59" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="E59" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G59" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H59">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I59"/>
+        <v>2012</v>
+      </c>
+      <c r="I59">
+        <v>2012</v>
+      </c>
       <c r="J59" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
-      <c r="L59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="P59" t="s">
-        <v>322</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C60" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>52</v>
+        <v>313</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G60" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H60">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>2012</v>
+      </c>
+      <c r="I60">
+        <v>2012</v>
+      </c>
       <c r="J60" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L60"/>
       <c r="M60" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="P60" t="s">
-        <v>322</v>
+        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>316</v>
+      </c>
+      <c r="C61" t="s">
+        <v>171</v>
+      </c>
+      <c r="D61" t="s">
+        <v>317</v>
+      </c>
+      <c r="E61" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G61" t="s">
+        <v>86</v>
+      </c>
+      <c r="H61">
+        <v>2004</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>173</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" t="s">
+        <v>318</v>
+      </c>
+      <c r="M61" t="s">
+        <v>175</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>319</v>
+      </c>
+      <c r="P61" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>320</v>
+      </c>
+      <c r="B62" t="s">
+        <v>321</v>
+      </c>
+      <c r="C62" t="s">
+        <v>322</v>
+      </c>
+      <c r="D62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>86</v>
+      </c>
+      <c r="H62">
+        <v>2011</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>323</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" t="s">
+        <v>324</v>
+      </c>
+      <c r="M62" t="s">
+        <v>325</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
         <v>326</v>
       </c>
-      <c r="B61" t="s">
+      <c r="P62" t="s">
         <v>327</v>
       </c>
-      <c r="C61" t="s">
-[...8 lines deleted...]
-      <c r="F61" t="s">
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>328</v>
+      </c>
+      <c r="B63" t="s">
+        <v>329</v>
+      </c>
+      <c r="C63" t="s">
+        <v>322</v>
+      </c>
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>147</v>
+      </c>
+      <c r="F63" t="s">
+        <v>42</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>2008</v>
+      </c>
+      <c r="I63">
+        <v>2011</v>
+      </c>
+      <c r="J63" t="s">
+        <v>34</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>330</v>
+      </c>
+      <c r="M63" t="s">
+        <v>325</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>331</v>
+      </c>
+      <c r="P63" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>333</v>
+      </c>
+      <c r="B64" t="s">
+        <v>334</v>
+      </c>
+      <c r="C64" t="s">
+        <v>322</v>
+      </c>
+      <c r="D64" t="s">
+        <v>75</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
         <v>21</v>
       </c>
-      <c r="G61" t="s">
+      <c r="G64" t="s">
         <v>22</v>
       </c>
-      <c r="H61">
+      <c r="H64">
+        <v>2009</v>
+      </c>
+      <c r="I64">
+        <v>2011</v>
+      </c>
+      <c r="J64" t="s">
+        <v>323</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>335</v>
+      </c>
+      <c r="M64" t="s">
+        <v>325</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>336</v>
+      </c>
+      <c r="P64" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>338</v>
+      </c>
+      <c r="B65" t="s">
+        <v>339</v>
+      </c>
+      <c r="C65" t="s">
+        <v>322</v>
+      </c>
+      <c r="D65" t="s">
+        <v>75</v>
+      </c>
+      <c r="E65" t="s">
+        <v>147</v>
+      </c>
+      <c r="F65" t="s">
+        <v>42</v>
+      </c>
+      <c r="G65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>2007</v>
+      </c>
+      <c r="I65">
+        <v>2011</v>
+      </c>
+      <c r="J65" t="s">
+        <v>34</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" t="s">
+        <v>340</v>
+      </c>
+      <c r="M65" t="s">
+        <v>325</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>341</v>
+      </c>
+      <c r="P65" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>343</v>
+      </c>
+      <c r="B66" t="s">
+        <v>344</v>
+      </c>
+      <c r="C66" t="s">
+        <v>322</v>
+      </c>
+      <c r="D66" t="s">
+        <v>345</v>
+      </c>
+      <c r="E66" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" t="s">
+        <v>172</v>
+      </c>
+      <c r="G66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66">
+        <v>2007</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>323</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
+        <v>346</v>
+      </c>
+      <c r="M66" t="s">
+        <v>325</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
+        <v>347</v>
+      </c>
+      <c r="P66" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>349</v>
+      </c>
+      <c r="B67" t="s">
+        <v>350</v>
+      </c>
+      <c r="C67" t="s">
+        <v>322</v>
+      </c>
+      <c r="D67" t="s">
+        <v>108</v>
+      </c>
+      <c r="E67" t="s">
+        <v>147</v>
+      </c>
+      <c r="F67" t="s">
+        <v>42</v>
+      </c>
+      <c r="G67" t="s">
+        <v>86</v>
+      </c>
+      <c r="H67">
+        <v>2007</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>34</v>
+      </c>
+      <c r="K67" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" t="s">
+        <v>351</v>
+      </c>
+      <c r="M67" t="s">
+        <v>325</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>352</v>
+      </c>
+      <c r="P67" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>354</v>
+      </c>
+      <c r="B68" t="s">
+        <v>355</v>
+      </c>
+      <c r="C68" t="s">
+        <v>322</v>
+      </c>
+      <c r="D68" t="s">
+        <v>356</v>
+      </c>
+      <c r="E68" t="s">
+        <v>20</v>
+      </c>
+      <c r="F68" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" t="s">
+        <v>86</v>
+      </c>
+      <c r="H68">
+        <v>2007</v>
+      </c>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>323</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>351</v>
+      </c>
+      <c r="M68" t="s">
+        <v>325</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>357</v>
+      </c>
+      <c r="P68" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>358</v>
+      </c>
+      <c r="B69" t="s">
+        <v>359</v>
+      </c>
+      <c r="C69" t="s">
+        <v>322</v>
+      </c>
+      <c r="D69" t="s">
+        <v>360</v>
+      </c>
+      <c r="E69" t="s">
+        <v>147</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" t="s">
+        <v>86</v>
+      </c>
+      <c r="H69">
+        <v>2009</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>34</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>361</v>
+      </c>
+      <c r="M69" t="s">
+        <v>325</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>362</v>
+      </c>
+      <c r="P69" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>364</v>
+      </c>
+      <c r="B70" t="s">
+        <v>365</v>
+      </c>
+      <c r="C70" t="s">
+        <v>322</v>
+      </c>
+      <c r="D70" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" t="s">
+        <v>86</v>
+      </c>
+      <c r="H70">
+        <v>2009</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>323</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>361</v>
+      </c>
+      <c r="M70" t="s">
+        <v>325</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>366</v>
+      </c>
+      <c r="P70" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>367</v>
+      </c>
+      <c r="B71" t="s">
+        <v>368</v>
+      </c>
+      <c r="C71" t="s">
+        <v>322</v>
+      </c>
+      <c r="D71" t="s">
+        <v>345</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>21</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71">
         <v>2014</v>
       </c>
-      <c r="I61">
+      <c r="I71">
         <v>2018</v>
       </c>
-      <c r="J61" t="s">
-[...18 lines deleted...]
-        <v>330</v>
+      <c r="J71" t="s">
+        <v>323</v>
+      </c>
+      <c r="K71" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" t="s">
+        <v>369</v>
+      </c>
+      <c r="M71" t="s">
+        <v>325</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
+        <v>370</v>
+      </c>
+      <c r="P71" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">