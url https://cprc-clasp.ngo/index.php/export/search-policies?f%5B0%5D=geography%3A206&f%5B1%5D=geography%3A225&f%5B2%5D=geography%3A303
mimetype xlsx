--- v1 (2025-12-30)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="780">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="781">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2228,66 +2228,69 @@
   <si>
     <t>UNIT 1138:2011 Eficiencia energética – Aparatos de refrigeración eléctricos de uso doméstico – Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household refrigerators, freezers, refrigerator-freezers.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>UNIT IEC 62552:2007, UNIT NM 60335-1:2010, IEC 69335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-eficiencia-energetica-aparatos-de-refrigeracion-electricos-de-uso-domestico</t>
   </si>
   <si>
+    <t>https://www.gub.uy/ministerio-industria-energia-mineria/sites/ministerio-industria-energia-mineria/files/2025-04/UNIT%201138%202011%20-%20Eficiencia%20Energetica.%20Aparatos%20de%20refrigeracion%20electricos%20de%20uso%20domestico.%20Especificaciones%20y%20etiquetado.pdf</t>
+  </si>
+  <si>
+    <t>UNIT 1138:2011 Electric refrigeration appliances for domestic use – Specifications and labeling</t>
+  </si>
+  <si>
+    <t>This standard establishes the methodology for the classification of refrigeration according to their energy performance, the test methods and the characteristics of the energy efficiency label. This standard applies to the following electrical appliances for domestic use: refrigerators with or without a frozen food storage compartment, refrigerator-freezer, appliances for storing frozen food and freezers, frost-free or not.</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>UNIT-IEC 62552:2007, UNIT-NM 60335-1:2010, IEC 60335-2-24:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
+  </si>
+  <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Eficiencia energética – Calentadores de agua eléctricos de acumulación de uso doméstico- Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household electric water heater storage.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>UNIT-IEC 60379: 1987 1ª Revisión, UNIT-NM 60335-1:2010, UNIT-IEC 60335-2-21: 2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/unit-11572011-eficiencia-energetica-calentadores-de-agua-electricos-de-acumulacion-de-uso</t>
   </si>
   <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT_1157_2011-_Eficiencia_Energetica._Calentadores_de_agua_electricos_de_acumulacion._Especificaciones_y_etiquetado.pdf/cb524e6d-4a9e-410b-958f-1e603cdf0cfa</t>
   </si>
   <si>
     <t>UNIT 1157:2011 Electric storage water heaters for domestic use - Specifications and labeling</t>
   </si>
   <si>
     <t>This standard establishes the methodology for the classification of storage electric water heaters for domestic use according to their energy performance, test methods and the characteristics of the energy efficiency label.</t>
   </si>
@@ -2872,51 +2875,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="213.377" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1038.032" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="274.79" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -8890,813 +8893,813 @@
       <c r="H126">
         <v>2008</v>
       </c>
       <c r="I126">
         <v>2011</v>
       </c>
       <c r="J126" t="s">
         <v>692</v>
       </c>
       <c r="K126" t="s">
         <v>24</v>
       </c>
       <c r="L126" t="s">
         <v>693</v>
       </c>
       <c r="M126" t="s">
         <v>687</v>
       </c>
       <c r="N126" t="s">
         <v>27</v>
       </c>
       <c r="O126" t="s">
         <v>694</v>
       </c>
       <c r="P126" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B127" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C127" t="s">
         <v>683</v>
       </c>
       <c r="D127" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E127" t="s">
         <v>290</v>
       </c>
       <c r="F127" t="s">
         <v>205</v>
       </c>
       <c r="G127" t="s">
         <v>22</v>
       </c>
       <c r="H127">
         <v>2009</v>
       </c>
       <c r="I127">
         <v>2011</v>
       </c>
       <c r="J127" t="s">
         <v>685</v>
       </c>
       <c r="K127" t="s">
         <v>24</v>
       </c>
       <c r="L127" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="M127" t="s">
         <v>687</v>
       </c>
       <c r="N127" t="s">
         <v>27</v>
       </c>
       <c r="O127" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="P127" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B128" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C128" t="s">
         <v>683</v>
       </c>
       <c r="D128" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>21</v>
       </c>
       <c r="G128" t="s">
         <v>22</v>
       </c>
       <c r="H128">
         <v>2007</v>
       </c>
       <c r="I128">
         <v>2011</v>
       </c>
       <c r="J128" t="s">
         <v>692</v>
       </c>
       <c r="K128" t="s">
         <v>24</v>
       </c>
       <c r="L128" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="M128" t="s">
         <v>687</v>
       </c>
       <c r="N128" t="s">
         <v>27</v>
       </c>
       <c r="O128" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="P128" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B129" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C129" t="s">
         <v>683</v>
       </c>
       <c r="D129" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E129" t="s">
         <v>290</v>
       </c>
       <c r="F129" t="s">
         <v>596</v>
       </c>
       <c r="G129" t="s">
         <v>69</v>
       </c>
       <c r="H129">
         <v>2007</v>
       </c>
       <c r="I129"/>
       <c r="J129" t="s">
         <v>685</v>
       </c>
       <c r="K129" t="s">
         <v>24</v>
       </c>
       <c r="L129" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="M129" t="s">
         <v>687</v>
       </c>
       <c r="N129" t="s">
         <v>27</v>
       </c>
       <c r="O129" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="P129" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B130" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C130" t="s">
         <v>683</v>
       </c>
       <c r="D130" t="s">
         <v>50</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>21</v>
       </c>
       <c r="G130" t="s">
         <v>69</v>
       </c>
       <c r="H130">
         <v>2007</v>
       </c>
       <c r="I130"/>
       <c r="J130" t="s">
         <v>692</v>
       </c>
       <c r="K130" t="s">
         <v>24</v>
       </c>
       <c r="L130" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M130" t="s">
         <v>687</v>
       </c>
       <c r="N130" t="s">
         <v>27</v>
       </c>
       <c r="O130" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="P130" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B131" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C131" t="s">
         <v>683</v>
       </c>
       <c r="D131" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E131" t="s">
         <v>290</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
       <c r="G131" t="s">
         <v>69</v>
       </c>
       <c r="H131">
         <v>2007</v>
       </c>
       <c r="I131"/>
       <c r="J131" t="s">
         <v>685</v>
       </c>
       <c r="K131" t="s">
         <v>24</v>
       </c>
       <c r="L131" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M131" t="s">
         <v>687</v>
       </c>
       <c r="N131" t="s">
         <v>27</v>
       </c>
       <c r="O131" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="P131" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B132" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C132" t="s">
         <v>683</v>
       </c>
       <c r="D132" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>21</v>
       </c>
       <c r="G132" t="s">
         <v>69</v>
       </c>
       <c r="H132">
         <v>2009</v>
       </c>
       <c r="I132"/>
       <c r="J132" t="s">
         <v>692</v>
       </c>
       <c r="K132" t="s">
         <v>24</v>
       </c>
       <c r="L132" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="M132" t="s">
         <v>687</v>
       </c>
       <c r="N132" t="s">
         <v>27</v>
       </c>
       <c r="O132" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="P132" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B133" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C133" t="s">
         <v>683</v>
       </c>
       <c r="D133" t="s">
         <v>289</v>
       </c>
       <c r="E133" t="s">
         <v>290</v>
       </c>
       <c r="F133" t="s">
         <v>205</v>
       </c>
       <c r="G133" t="s">
         <v>69</v>
       </c>
       <c r="H133">
         <v>2009</v>
       </c>
       <c r="I133"/>
       <c r="J133" t="s">
         <v>685</v>
       </c>
       <c r="K133" t="s">
         <v>24</v>
       </c>
       <c r="L133" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="M133" t="s">
         <v>687</v>
       </c>
       <c r="N133" t="s">
         <v>27</v>
       </c>
       <c r="O133" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="P133" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B134" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C134" t="s">
         <v>683</v>
       </c>
       <c r="D134" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E134" t="s">
         <v>290</v>
       </c>
       <c r="F134" t="s">
         <v>205</v>
       </c>
       <c r="G134" t="s">
         <v>22</v>
       </c>
       <c r="H134">
         <v>2014</v>
       </c>
       <c r="I134">
         <v>2018</v>
       </c>
       <c r="J134" t="s">
         <v>685</v>
       </c>
       <c r="K134" t="s">
         <v>24</v>
       </c>
       <c r="L134" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="M134" t="s">
         <v>687</v>
       </c>
       <c r="N134" t="s">
         <v>27</v>
       </c>
       <c r="O134" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="P134" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B135" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C135" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D135" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="G135" t="s">
         <v>69</v>
       </c>
       <c r="H135">
         <v>2019</v>
       </c>
       <c r="I135"/>
       <c r="J135" t="s">
         <v>549</v>
       </c>
       <c r="K135" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="L135"/>
       <c r="M135" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N135" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="O135" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="P135" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B136" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C136" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D136" t="s">
         <v>289</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>205</v>
       </c>
       <c r="G136" t="s">
         <v>69</v>
       </c>
       <c r="H136">
         <v>2011</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="K136" t="s">
         <v>24</v>
       </c>
       <c r="L136"/>
       <c r="M136" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N136" t="s">
         <v>27</v>
       </c>
       <c r="O136" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="P136" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B137" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C137" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D137" t="s">
         <v>184</v>
       </c>
       <c r="E137" t="s">
         <v>290</v>
       </c>
       <c r="F137" t="s">
         <v>205</v>
       </c>
       <c r="G137" t="s">
         <v>69</v>
       </c>
       <c r="H137">
         <v>2011</v>
       </c>
       <c r="I137"/>
       <c r="J137" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="K137" t="s">
         <v>24</v>
       </c>
       <c r="L137"/>
       <c r="M137" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N137" t="s">
         <v>27</v>
       </c>
       <c r="O137" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="P137" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B138" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C138" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D138" t="s">
         <v>184</v>
       </c>
       <c r="E138" t="s">
         <v>290</v>
       </c>
       <c r="F138" t="s">
         <v>205</v>
       </c>
       <c r="G138" t="s">
         <v>69</v>
       </c>
       <c r="H138">
         <v>2011</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="K138" t="s">
         <v>24</v>
       </c>
       <c r="L138"/>
       <c r="M138" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N138" t="s">
         <v>27</v>
       </c>
       <c r="O138" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="P138" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B139" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C139" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D139" t="s">
         <v>100</v>
       </c>
       <c r="E139" t="s">
         <v>290</v>
       </c>
       <c r="F139" t="s">
         <v>596</v>
       </c>
       <c r="G139" t="s">
         <v>69</v>
       </c>
       <c r="H139">
         <v>2011</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="K139" t="s">
         <v>24</v>
       </c>
       <c r="L139"/>
       <c r="M139" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N139" t="s">
         <v>27</v>
       </c>
       <c r="O139" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="P139" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B140" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C140" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D140" t="s">
         <v>243</v>
       </c>
       <c r="E140" t="s">
         <v>290</v>
       </c>
       <c r="F140" t="s">
         <v>205</v>
       </c>
       <c r="G140" t="s">
         <v>69</v>
       </c>
       <c r="H140">
         <v>2011</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
         <v>549</v>
       </c>
       <c r="K140" t="s">
         <v>24</v>
       </c>
       <c r="L140"/>
       <c r="M140" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N140" t="s">
         <v>452</v>
       </c>
       <c r="O140" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="P140" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B141" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C141" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D141" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E141" t="s">
         <v>290</v>
       </c>
       <c r="F141" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="G141" t="s">
         <v>69</v>
       </c>
       <c r="H141">
         <v>2021</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="K141" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="L141" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="M141" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N141" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="O141" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="P141" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B142" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C142" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D142" t="s">
         <v>684</v>
       </c>
       <c r="E142" t="s">
         <v>290</v>
       </c>
       <c r="F142" t="s">
         <v>596</v>
       </c>
       <c r="G142" t="s">
         <v>69</v>
       </c>
       <c r="H142">
         <v>2011</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
         <v>549</v>
       </c>
       <c r="K142" t="s">
         <v>24</v>
       </c>
       <c r="L142" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="M142" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N142" t="s">
         <v>452</v>
       </c>
       <c r="O142" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="P142" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">