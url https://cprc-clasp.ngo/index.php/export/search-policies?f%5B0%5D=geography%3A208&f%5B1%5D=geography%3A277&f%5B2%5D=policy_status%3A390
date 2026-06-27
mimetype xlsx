--- v1 (2026-02-05)
+++ v2 (2026-06-27)
@@ -3288,50 +3288,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -3388,53 +3391,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -17547,387 +17547,387 @@
       </c>
       <c r="P191" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>1070</v>
       </c>
       <c r="B192" t="s">
         <v>1071</v>
       </c>
       <c r="C192" t="s">
         <v>133</v>
       </c>
       <c r="D192" t="s">
         <v>358</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>21</v>
       </c>
       <c r="G192" t="s">
-        <v>22</v>
+        <v>1072</v>
       </c>
       <c r="H192">
         <v>2012</v>
       </c>
       <c r="I192"/>
       <c r="J192" t="s">
         <v>135</v>
       </c>
       <c r="K192" t="s">
         <v>24</v>
       </c>
       <c r="L192" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="M192" t="s">
         <v>1057</v>
       </c>
       <c r="N192" t="s">
         <v>27</v>
       </c>
       <c r="O192" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="P192" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B193" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C193" t="s">
         <v>133</v>
       </c>
       <c r="D193" t="s">
         <v>312</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>21</v>
       </c>
       <c r="G193" t="s">
         <v>22</v>
       </c>
       <c r="H193">
         <v>2020</v>
       </c>
       <c r="I193"/>
       <c r="J193" t="s">
         <v>135</v>
       </c>
       <c r="K193" t="s">
         <v>24</v>
       </c>
       <c r="L193" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="M193" t="s">
         <v>1057</v>
       </c>
       <c r="N193" t="s">
         <v>27</v>
       </c>
       <c r="O193" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="P193" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B194" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C194" t="s">
         <v>133</v>
       </c>
       <c r="D194" t="s">
         <v>74</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>21</v>
       </c>
       <c r="G194" t="s">
         <v>22</v>
       </c>
       <c r="H194">
         <v>2013</v>
       </c>
       <c r="I194"/>
       <c r="J194" t="s">
         <v>160</v>
       </c>
       <c r="K194" t="s">
         <v>24</v>
       </c>
       <c r="L194" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="M194" t="s">
         <v>137</v>
       </c>
       <c r="N194" t="s">
         <v>37</v>
       </c>
       <c r="O194" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="P194" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B195" t="s">
         <v>159</v>
       </c>
       <c r="C195" t="s">
         <v>133</v>
       </c>
       <c r="D195" t="s">
         <v>177</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>21</v>
       </c>
       <c r="G195" t="s">
         <v>22</v>
       </c>
       <c r="H195">
         <v>2013</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
         <v>135</v>
       </c>
       <c r="K195" t="s">
         <v>24</v>
       </c>
       <c r="L195" t="s">
         <v>161</v>
       </c>
       <c r="M195" t="s">
         <v>1057</v>
       </c>
       <c r="N195" t="s">
         <v>37</v>
       </c>
       <c r="O195" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="P195" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B196" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C196" t="s">
         <v>133</v>
       </c>
       <c r="D196" t="s">
         <v>172</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
         <v>21</v>
       </c>
       <c r="G196" t="s">
         <v>22</v>
       </c>
       <c r="H196">
         <v>2014</v>
       </c>
       <c r="I196"/>
       <c r="J196" t="s">
         <v>160</v>
       </c>
       <c r="K196" t="s">
         <v>24</v>
       </c>
       <c r="L196" t="s">
         <v>167</v>
       </c>
       <c r="M196" t="s">
         <v>1057</v>
       </c>
       <c r="N196" t="s">
         <v>27</v>
       </c>
       <c r="O196" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="P196" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B197" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="C197" t="s">
         <v>133</v>
       </c>
       <c r="D197" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>21</v>
       </c>
       <c r="G197" t="s">
         <v>766</v>
       </c>
       <c r="H197" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="I197">
         <v>2024</v>
       </c>
       <c r="J197" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="K197" t="s">
         <v>24</v>
       </c>
       <c r="L197"/>
       <c r="M197" t="s">
         <v>1057</v>
       </c>
       <c r="N197" t="s">
         <v>27</v>
       </c>
       <c r="O197" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="P197" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B198" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C198" t="s">
         <v>133</v>
       </c>
       <c r="D198" t="s">
         <v>166</v>
       </c>
       <c r="E198" t="s">
         <v>20</v>
       </c>
       <c r="F198" t="s">
         <v>21</v>
       </c>
       <c r="G198" t="s">
         <v>22</v>
       </c>
       <c r="H198">
         <v>2014</v>
       </c>
       <c r="I198"/>
       <c r="J198" t="s">
         <v>160</v>
       </c>
       <c r="K198" t="s">
         <v>24</v>
       </c>
       <c r="L198" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="M198" t="s">
         <v>1057</v>
       </c>
       <c r="N198" t="s">
         <v>27</v>
       </c>
       <c r="O198" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="P198" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B199" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C199" t="s">
         <v>133</v>
       </c>
       <c r="D199" t="s">
         <v>262</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>21</v>
       </c>
       <c r="G199" t="s">
-        <v>1106</v>
+        <v>1072</v>
       </c>
       <c r="H199">
         <v>2014</v>
       </c>
       <c r="I199">
         <v>2015</v>
       </c>
       <c r="J199" t="s">
         <v>160</v>
       </c>
       <c r="K199" t="s">
         <v>263</v>
       </c>
       <c r="L199" t="s">
         <v>1107</v>
       </c>
       <c r="M199" t="s">
         <v>137</v>
       </c>
       <c r="N199" t="s">
         <v>37</v>
       </c>
       <c r="O199" t="s">
         <v>1108</v>
       </c>
@@ -18173,51 +18173,51 @@
       </c>
       <c r="P204" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>1135</v>
       </c>
       <c r="B205" t="s">
         <v>212</v>
       </c>
       <c r="C205" t="s">
         <v>133</v>
       </c>
       <c r="D205" t="s">
         <v>154</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>21</v>
       </c>
       <c r="G205" t="s">
-        <v>1106</v>
+        <v>1072</v>
       </c>
       <c r="H205">
         <v>2020</v>
       </c>
       <c r="I205"/>
       <c r="J205" t="s">
         <v>135</v>
       </c>
       <c r="K205" t="s">
         <v>24</v>
       </c>
       <c r="L205" t="s">
         <v>213</v>
       </c>
       <c r="M205" t="s">
         <v>1057</v>
       </c>
       <c r="N205" t="s">
         <v>37</v>
       </c>
       <c r="O205" t="s">
         <v>1136</v>
       </c>
       <c r="P205" t="s">
         <v>1137</v>
@@ -18461,51 +18461,51 @@
       </c>
       <c r="P210" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>1159</v>
       </c>
       <c r="B211" t="s">
         <v>1160</v>
       </c>
       <c r="C211" t="s">
         <v>133</v>
       </c>
       <c r="D211" t="s">
         <v>613</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>21</v>
       </c>
       <c r="G211" t="s">
-        <v>1106</v>
+        <v>1072</v>
       </c>
       <c r="H211">
         <v>2021</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
         <v>135</v>
       </c>
       <c r="K211" t="s">
         <v>1161</v>
       </c>
       <c r="L211" t="s">
         <v>1162</v>
       </c>
       <c r="M211" t="s">
         <v>1057</v>
       </c>
       <c r="N211" t="s">
         <v>615</v>
       </c>
       <c r="O211" t="s">
         <v>1163</v>
       </c>
       <c r="P211" t="s">
         <v>1164</v>
@@ -27012,51 +27012,51 @@
       </c>
       <c r="M393" t="s">
         <v>1926</v>
       </c>
       <c r="N393" t="s">
         <v>37</v>
       </c>
       <c r="O393" t="s">
         <v>1957</v>
       </c>
       <c r="P393" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
         <v>1959</v>
       </c>
       <c r="B394" t="s">
         <v>1960</v>
       </c>
       <c r="C394" t="s">
         <v>1961</v>
       </c>
       <c r="D394" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E394" t="s">
         <v>20</v>
       </c>
       <c r="F394" t="s">
         <v>21</v>
       </c>
       <c r="G394" t="s">
         <v>766</v>
       </c>
       <c r="H394">
         <v>2024</v>
       </c>
       <c r="I394"/>
       <c r="J394" t="s">
         <v>1962</v>
       </c>
       <c r="K394" t="s">
         <v>24</v>
       </c>
       <c r="L394" t="s">
         <v>1963</v>
       </c>
       <c r="M394" t="s">
         <v>1964</v>