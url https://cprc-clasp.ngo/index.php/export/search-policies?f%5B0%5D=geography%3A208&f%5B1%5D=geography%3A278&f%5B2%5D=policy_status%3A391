--- v2 (2026-02-06)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,70 +186,178 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>CES 140:2015 Off-grid solar photovoltaic lighting kits - requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Ethiopian Standards Agency</t>
@@ -339,53 +447,50 @@
     <t>https://www.legislation.gov.au/Details/F2019L00490</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Ballasts for Fluorescent Lamps) Determination 2012</t>
   </si>
   <si>
     <t>Ballasts for fluorescent lamps manufactured in or imported into Australia or New Zealand must comply with Minimum Energy Performance Standards (MEPS) requirements which are set out in AS/NZS 4783.2.MEPS DOES apply to the following types of ballasts:  ferromagnetic and electronic ballasts used with linear fluorescent lamps from 15W to 70W;  rated for 50 Hz and 230/240/250V supply (or a range that includes these);  ballasts supplied as separate components or as part of a luminaire. MEPS DOES NOT apply to the following types of ballasts:  primarily for use on DC supplies or batteries;  primarily for the production of light (radiation) outside the visible spectrum;  to exit signs within the scope of AS/NZS 2293;  to hazardous area lighting equipment within the scope of AS/NZS 2380 AS/NZS 60079 and AS/NZS 61241.  "</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>AS/NZS 4783.1:2001</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-ballasts-fluorescent-lamps-determination-2012</t>
   </si>
   <si>
     <t>http://www.comlaw.gov.au/Details/F2012L02133</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Clothes Washing Machines) Determination 2015</t>
   </si>
   <si>
     <t>This policy applies to clothes washers which are intended for household or similar use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>AS/NZS 2040.1:2005 AS/NZS 2040:2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-clothes-washing-machines-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2015L01816</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Computer Monitors) Determination 2014</t>
   </si>
   <si>
     <t>This policy covers computer monitors specified in the table following this subsection which are designed to be connected to 230 or 240 volts mains voltage via:
                 (a)    a direct connection; or
                (b)    an external power supply permanently connected to the product; or
                 (c)    an external power supply that can be disconnected from the product.</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>AS/NZS 5813.2:2012; AS/NZS 4665.1:2005; AS/NZS 5813.1:2012</t>
   </si>
@@ -447,53 +552,50 @@
     <t>https://www.legislation.gov.au/Series/F2015L01825</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Double-capped Fluorescent Lamps) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers double-capped fluorescent lamps in the product classes set out in subsection (2) that are:</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>AS/NZS 4782.1:2004AS/NZS 4782.2:2004AS/NZS 4782.3:2006AS/NZS 61231: 2001</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-double-capped-fluorescent-lamps-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L00652</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Electric Water Heaters) Determination 2012</t>
   </si>
   <si>
     <t>Electric storage water heaters of the unvented type (displacement) without an attached feed tank. Heat exchanger models and low pressure (vented) models are not included at the present time.The following products are exempt from MEPS: Water heaters that use electric resistive heating to provide less than 50% of the energy supplied in a typical year (eg heat pump and solar water heaters) when simulated to AS 4234 under Climate Zone 3 with an energy delivery of 22.5 MJ/day for an electric boosting element and energisation profile specified by the manufacturer.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>AS/NZS 4692.1:2005, AS 1056.1-1991/Amdt 5-2005 AS/NZS 1361-1995 AS/NZS 4234:2008 AS/NZS 4692.2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-electric-water-heaters-determination-2012</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02125</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (External Power Supplies) Determination 2014</t>
   </si>
   <si>
     <t>Products covered include external power supply units with a nominal 230 V a.c. supply input and a single output at extra low voltage (ELV), either a.c. or d.c. and a maximum output of 250 W or 250 VA (see the standard for further details on products covered).</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005 AS/NZS 4665.2:2005 AS/NZS 4665</t>
   </si>
@@ -679,53 +781,50 @@
   <si>
     <t>Greenhouse and Energy Minimum Standards (Transformers and Electronic Step-down Converters for ELV Lamps) Determination 2012</t>
   </si>
   <si>
     <t>The scope of transformer MEPS covers oil-immersed and dry-type distribution transformers with power ratings from 10 kVA to 2500 kVA intended to be used on 11 kV and 22 kV networks.This standard does not apply to certain categories of special transformers such a - (a) transformers other than those on 11 or 22 kv networks; (b) instrument transformers; (c) auto transformers; (d) traction transformers mounted on rolling stock; (e) starting transformers; (f) testing transformers; (g) welding transformers; (h) three phase transformers with three or more windings per phase; (i) arc-furnace transformers; (j) earthing transformers; (k) rectifier or converter transformers; (l) uninterruptible power supply (ups) transformers; (m) transformers with an impedance less than 3% or more than 8%; (n) voltage regulating transformers; (o) transformers designed for frequencies other than 50 hertz; (p) gas-filled dry-type transformers; or (q) flameproof transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>AS 2374.1; AS 2735</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/greenhouse-and-energy-minimum-standards-transformers-and-electronic-step-down-converters</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02135</t>
   </si>
   <si>
     <t>KS 2446-1:2013 Self ballasted lamps for general lighting services Part 1: Minimum energy performance standards requirements</t>
   </si>
   <si>
     <t>This standard specifies minimum energy performance standards requirements and related attributes for self ballasted compact fluorescent lamps -CFLs.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS 2446-2:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ks-2446-12013-self-ballasted-lamps-general-lighting-services-part-1-minimum-energy</t>
   </si>
   <si>
     <t>http://www.puntofocal.gov.ar/notific_otros_miembros/ken358_t.pdf</t>
   </si>
   <si>
     <t>KS 2447-1:2013 Performance of electrical lighting equipment- Ballasts for fluorescent lamps Part 1: Energy labeling and minimum energy performance standards requirements</t>
   </si>
   <si>
     <t>Specifies requirements for the classsification of ballasts for a range of fluorescent lamp types according to their energy efficiency index</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>KS 2447-2:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ks-2447-12013-performance-electrical-lighting-equipment-ballasts-fluorescent-lamps-part-1</t>
@@ -866,53 +965,50 @@
     <t>Ministerial Guidelines on Minimum Standard Requirements for Solar Home Systems</t>
   </si>
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Rwanda Ministry of Infrastructure</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministerial-guidelines-minimum-standard-requirements-solar-home-systems</t>
   </si>
   <si>
     <t>https://www.mininfra.gov.rw/fileadmin/user_upload/Mininfra/Documents/Energy_Docs/Ministerial_Guidelines_on_minimum_requirements_for_solar_home_systems.pdf</t>
   </si>
   <si>
     <t>MS :200:2013 Energy efficiency and labelling requirements -household air conditioner</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household air conditioner</t>
-  </si>
-[...1 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>MS 200</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ms-2002013-energy-efficiency-and-labelling-requirements-household-air-conditioner</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-675/</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
@@ -1398,51 +1494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="182.813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1726,2280 +1822,2612 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2006</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>65</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...28 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>1989</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
         <v>94</v>
       </c>
-      <c r="K14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>96</v>
       </c>
-      <c r="N14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I15">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="L15" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="M15" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="O15" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="P15" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J16" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="I17">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J17" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="M17" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" t="s">
+        <v>126</v>
+      </c>
+      <c r="C18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" t="s">
+        <v>128</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>129</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2010</v>
+      </c>
+      <c r="I18">
+        <v>2019</v>
+      </c>
+      <c r="J18" t="s">
+        <v>130</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>131</v>
+      </c>
+      <c r="M18" t="s">
+        <v>132</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>133</v>
+      </c>
+      <c r="P18" t="s">
         <v>134</v>
-      </c>
-[...43 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B19" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C19" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="I19">
         <v>2012</v>
       </c>
       <c r="J19" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="P19" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B20" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D20" t="s">
-        <v>148</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I20">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J20" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="M20" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J21" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="M21" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>146</v>
+      </c>
+      <c r="B22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" t="s">
+        <v>127</v>
+      </c>
+      <c r="D22" t="s">
         <v>153</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="I22">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J22" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>154</v>
+      </c>
+      <c r="M22" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>155</v>
+      </c>
+      <c r="P22" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B23" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I23">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J23" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="M23" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B24" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I24">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J24" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M24" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="P24" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B25" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D25" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="I25">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="J25" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M25" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="P25" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B26" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D26" t="s">
-        <v>183</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>1989</v>
       </c>
       <c r="I26">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J26" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="M26" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="P26" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B27" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I27">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J27" t="s">
-        <v>94</v>
+        <v>183</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="M27" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="P27" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28" t="s">
+        <v>188</v>
+      </c>
+      <c r="C28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" t="s">
+        <v>189</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>1989</v>
+      </c>
+      <c r="I28">
+        <v>2017</v>
+      </c>
+      <c r="J28" t="s">
+        <v>130</v>
+      </c>
+      <c r="K28" t="s">
+        <v>190</v>
+      </c>
+      <c r="L28" t="s">
+        <v>191</v>
+      </c>
+      <c r="M28" t="s">
+        <v>132</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>192</v>
+      </c>
+      <c r="P28" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="B29" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I29">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J29" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
       <c r="L29" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="M29" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N29" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="P29" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B30" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="I30">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="M30" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="N30" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="P30" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B31" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="I31">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="J31" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="M31" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="P31" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B32" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>211</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="I32">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J32" t="s">
-        <v>221</v>
+        <v>183</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="M32" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="P32" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="B33" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>217</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2016</v>
+        <v>1989</v>
       </c>
       <c r="I33">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="J33" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>218</v>
+      </c>
       <c r="M33" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="P33" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B34" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="C34" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="D34" t="s">
-        <v>47</v>
+        <v>223</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I34">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J34" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>224</v>
+      </c>
       <c r="M34" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="P34" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B35" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C35" t="s">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>129</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="I35">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="J35" t="s">
-        <v>237</v>
+        <v>130</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="M35" t="s">
-        <v>239</v>
+        <v>132</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="P35" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B36" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="C36" t="s">
-        <v>244</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="I36">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>183</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="M36" t="s">
-        <v>247</v>
+        <v>132</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="O36" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="P36" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>240</v>
+      </c>
+      <c r="B37" t="s">
+        <v>241</v>
+      </c>
+      <c r="C37" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" t="s">
         <v>242</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2004</v>
       </c>
       <c r="I37">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J37" t="s">
-        <v>252</v>
+        <v>183</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="M37" t="s">
-        <v>247</v>
+        <v>132</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="O37" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="P37" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="B38" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="C38" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I38">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J38" t="s">
-        <v>35</v>
+        <v>248</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>249</v>
+      </c>
       <c r="M38" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="P38" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B39" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C39" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I39">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J39" t="s">
-        <v>35</v>
+        <v>254</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="M39" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="P39" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B40" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C40" t="s">
-        <v>264</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>214</v>
+        <v>171</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I40">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J40" t="s">
-        <v>237</v>
+        <v>103</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>265</v>
+        <v>114</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="P40" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B41" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C41" t="s">
-        <v>270</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
+        <v>2016</v>
+      </c>
+      <c r="I41">
         <v>2019</v>
       </c>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
       <c r="J41" t="s">
-        <v>271</v>
+        <v>103</v>
       </c>
       <c r="K41" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>272</v>
+        <v>114</v>
       </c>
       <c r="N41" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="P41" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="B42" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="C42" t="s">
-        <v>83</v>
+        <v>268</v>
       </c>
       <c r="D42" t="s">
-        <v>47</v>
+        <v>269</v>
       </c>
       <c r="E42" t="s">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="I42">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="J42" t="s">
-        <v>67</v>
+        <v>270</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="M42" t="s">
-        <v>86</v>
+        <v>272</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="P42" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>275</v>
+      </c>
+      <c r="B43" t="s">
+        <v>276</v>
+      </c>
+      <c r="C43" t="s">
+        <v>277</v>
+      </c>
+      <c r="D43" t="s">
+        <v>278</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>2004</v>
+      </c>
+      <c r="I43">
+        <v>2010</v>
+      </c>
+      <c r="J43" t="s">
+        <v>35</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>279</v>
+      </c>
+      <c r="M43" t="s">
+        <v>280</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>281</v>
       </c>
-      <c r="B43" t="s">
+      <c r="P43" t="s">
         <v>282</v>
-      </c>
-[...38 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>275</v>
+      </c>
+      <c r="B44" t="s">
+        <v>283</v>
+      </c>
+      <c r="C44" t="s">
+        <v>277</v>
+      </c>
+      <c r="D44" t="s">
+        <v>284</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
+        <v>2004</v>
+      </c>
+      <c r="I44">
+        <v>2010</v>
+      </c>
+      <c r="J44" t="s">
+        <v>285</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>279</v>
+      </c>
+      <c r="M44" t="s">
+        <v>280</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>286</v>
+      </c>
+      <c r="P44" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B45" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C45" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E45" t="s">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="I45">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J45" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="K45" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
+        <v>280</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>290</v>
       </c>
-      <c r="N45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P45" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="B46" t="s">
-        <v>63</v>
+        <v>292</v>
       </c>
       <c r="C46" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="I46">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J46" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="K46" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>69</v>
+        <v>293</v>
       </c>
       <c r="M46" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="N46" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="P46" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B47" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C47" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D47" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2010</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J47" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="P47" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B48" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C48" t="s">
+        <v>303</v>
+      </c>
+      <c r="D48" t="s">
+        <v>101</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>102</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2019</v>
+      </c>
+      <c r="I48">
+        <v>2022</v>
+      </c>
+      <c r="J48" t="s">
         <v>304</v>
       </c>
-      <c r="D48" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K48" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="L48" t="s">
-        <v>312</v>
+        <v>105</v>
       </c>
       <c r="M48" t="s">
+        <v>305</v>
+      </c>
+      <c r="N48" t="s">
+        <v>107</v>
+      </c>
+      <c r="O48" t="s">
         <v>306</v>
       </c>
-      <c r="N48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P48" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B49" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C49" t="s">
-        <v>304</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I49">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J49" t="s">
-        <v>252</v>
+        <v>103</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="M49" t="s">
-        <v>306</v>
+        <v>122</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="P49" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B50" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>315</v>
       </c>
       <c r="D50" t="s">
-        <v>322</v>
+        <v>113</v>
       </c>
       <c r="E50" t="s">
-        <v>277</v>
+        <v>93</v>
       </c>
       <c r="F50" t="s">
         <v>33</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I50">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J50" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>86</v>
+        <v>316</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="P50" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>319</v>
+      </c>
+      <c r="B51" t="s">
+        <v>320</v>
+      </c>
+      <c r="C51" t="s">
+        <v>321</v>
+      </c>
+      <c r="D51" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" t="s">
+        <v>102</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2018</v>
+      </c>
+      <c r="I51">
+        <v>2022</v>
+      </c>
+      <c r="J51" t="s">
+        <v>304</v>
+      </c>
+      <c r="K51" t="s">
+        <v>104</v>
+      </c>
+      <c r="L51" t="s">
+        <v>105</v>
+      </c>
+      <c r="M51" t="s">
+        <v>322</v>
+      </c>
+      <c r="N51" t="s">
+        <v>107</v>
+      </c>
+      <c r="O51" t="s">
+        <v>323</v>
+      </c>
+      <c r="P51" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>325</v>
+      </c>
+      <c r="B52" t="s">
         <v>326</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C52" t="s">
+        <v>321</v>
+      </c>
+      <c r="D52" t="s">
+        <v>101</v>
+      </c>
+      <c r="E52" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" t="s">
+        <v>102</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>2018</v>
+      </c>
+      <c r="I52">
+        <v>2022</v>
+      </c>
+      <c r="J52" t="s">
+        <v>304</v>
+      </c>
+      <c r="K52" t="s">
         <v>327</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="L52" t="s">
+        <v>105</v>
+      </c>
+      <c r="M52" t="s">
+        <v>322</v>
+      </c>
+      <c r="N52" t="s">
+        <v>107</v>
+      </c>
+      <c r="O52" t="s">
         <v>328</v>
       </c>
-      <c r="E51" t="s">
-[...2 lines deleted...]
-      <c r="F51" t="s">
+      <c r="P52" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>329</v>
+      </c>
+      <c r="B53" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" t="s">
+        <v>330</v>
+      </c>
+      <c r="D53" t="s">
+        <v>101</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>102</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2016</v>
+      </c>
+      <c r="I53">
+        <v>2017</v>
+      </c>
+      <c r="J53" t="s">
+        <v>103</v>
+      </c>
+      <c r="K53" t="s">
+        <v>104</v>
+      </c>
+      <c r="L53" t="s">
+        <v>105</v>
+      </c>
+      <c r="M53" t="s">
+        <v>331</v>
+      </c>
+      <c r="N53" t="s">
+        <v>107</v>
+      </c>
+      <c r="O53" t="s">
+        <v>332</v>
+      </c>
+      <c r="P53" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>334</v>
+      </c>
+      <c r="B54" t="s">
+        <v>335</v>
+      </c>
+      <c r="C54" t="s">
+        <v>336</v>
+      </c>
+      <c r="D54" t="s">
+        <v>77</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2010</v>
+      </c>
+      <c r="I54">
+        <v>2014</v>
+      </c>
+      <c r="J54" t="s">
+        <v>285</v>
+      </c>
+      <c r="K54" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>337</v>
+      </c>
+      <c r="M54" t="s">
+        <v>338</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>339</v>
+      </c>
+      <c r="P54" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>341</v>
+      </c>
+      <c r="B55" t="s">
+        <v>342</v>
+      </c>
+      <c r="C55" t="s">
+        <v>336</v>
+      </c>
+      <c r="D55" t="s">
+        <v>343</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>129</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2012</v>
+      </c>
+      <c r="I55">
+        <v>2014</v>
+      </c>
+      <c r="J55" t="s">
+        <v>285</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>344</v>
+      </c>
+      <c r="M55" t="s">
+        <v>338</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>345</v>
+      </c>
+      <c r="P55" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>347</v>
+      </c>
+      <c r="B56" t="s">
+        <v>348</v>
+      </c>
+      <c r="C56" t="s">
+        <v>336</v>
+      </c>
+      <c r="D56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2012</v>
+      </c>
+      <c r="I56">
+        <v>2014</v>
+      </c>
+      <c r="J56" t="s">
+        <v>285</v>
+      </c>
+      <c r="K56" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>349</v>
+      </c>
+      <c r="M56" t="s">
+        <v>338</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>350</v>
+      </c>
+      <c r="P56" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>352</v>
+      </c>
+      <c r="B57" t="s">
+        <v>353</v>
+      </c>
+      <c r="C57" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" t="s">
+        <v>354</v>
+      </c>
+      <c r="E57" t="s">
+        <v>93</v>
+      </c>
+      <c r="F57" t="s">
         <v>33</v>
       </c>
-      <c r="G51" t="s">
-[...2 lines deleted...]
-      <c r="H51">
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57">
+        <v>2014</v>
+      </c>
+      <c r="I57">
+        <v>2017</v>
+      </c>
+      <c r="J57" t="s">
+        <v>355</v>
+      </c>
+      <c r="K57" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
+        <v>122</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>356</v>
+      </c>
+      <c r="P57" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>358</v>
+      </c>
+      <c r="B58" t="s">
+        <v>359</v>
+      </c>
+      <c r="C58" t="s">
+        <v>127</v>
+      </c>
+      <c r="D58" t="s">
+        <v>360</v>
+      </c>
+      <c r="E58" t="s">
+        <v>93</v>
+      </c>
+      <c r="F58" t="s">
+        <v>33</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
         <v>2015</v>
       </c>
-      <c r="I51">
+      <c r="I58">
         <v>2016</v>
       </c>
-      <c r="J51" t="s">
-[...18 lines deleted...]
-        <v>335</v>
+      <c r="J58" t="s">
+        <v>361</v>
+      </c>
+      <c r="K58" t="s">
+        <v>362</v>
+      </c>
+      <c r="L58" t="s">
+        <v>363</v>
+      </c>
+      <c r="M58" t="s">
+        <v>364</v>
+      </c>
+      <c r="N58" t="s">
+        <v>365</v>
+      </c>
+      <c r="O58" t="s">
+        <v>366</v>
+      </c>
+      <c r="P58" t="s">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">