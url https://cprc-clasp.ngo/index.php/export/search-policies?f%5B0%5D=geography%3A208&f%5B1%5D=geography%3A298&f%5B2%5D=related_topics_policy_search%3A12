--- v0 (2025-12-06)
+++ v1 (2026-09-07)
@@ -134,77 +134,77 @@
   <si>
     <t>LI 2456 Energy Commission (Energy Efficiency Standards and Labelling) (Electric Motors) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an induction motor whether sold separately or partly integrated in other products that has 2,4,6, or 8 poles; has a rated voltage that's more than 50 V but less than 1000 V; has a rated power output of 0.12 kW up to 1000 kW; is rated to operate at a frequency of 50 Hz; is rated on the basis of continuous duty operation, and; is rated for direct on-line operation.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>3-Phase Motors, 1-Phase Motors</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/li-2456-energy-commission-energy-efficiency-standards-and-labelling-electric-motors</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>The Energy Act Appliances Energy Performance and Labelling Regulations,2016</t>
   </si>
   <si>
     <t>This act specifies the labeling requirements for non-ducted air conditioners, refrigerating appliances, 3 phase caged induction motors, self ballasted lamps, double capped fluorescent lamps, and ballasts for fluorescent lamps.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2025</t>
   </si>
   <si>
     <t>Energy &amp; Petroleum Regulatory Authority (EPRA)</t>
   </si>