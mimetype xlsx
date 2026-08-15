--- v1 (2026-02-07)
+++ v2 (2026-08-15)
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,98 +233,98 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
-[...26 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>TIS 2186-2547 Thai Industrial Standard for Household Refrigerators</t>
   </si>
   <si>
     <t>The standard specifies the energy efficiency of compression-type refrigerators for household and similar use. It covers only compression types. It includes requirements, marks and labels, sampling, and criteria for conformity and testing. It's been replaced by TIS 2186-2561(2018).</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>TIS 455-2537</t>
   </si>
   <si>
     <t>Thai Industrial Standards Institute (TISI)</t>
   </si>
@@ -695,51 +695,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="58.843" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1151,108 +1151,108 @@
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="H11">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>83</v>
       </c>
       <c r="M11" t="s">
         <v>84</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>85</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:16">
@@ -1295,57 +1295,57 @@
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>95</v>
       </c>
       <c r="P12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>97</v>
       </c>
       <c r="B13" t="s">
         <v>98</v>
       </c>
       <c r="C13" t="s">
         <v>89</v>
       </c>
       <c r="D13" t="s">
         <v>99</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="H13">
         <v>2014</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>92</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>94</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>100</v>
       </c>
       <c r="P13" t="s">
         <v>101</v>
       </c>
     </row>