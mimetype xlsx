--- v1 (2026-02-02)
+++ v2 (2026-08-05)
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,205 +233,205 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>COMPULSORY SPECIFICATION FOR ENERGY EFFICIENCY AND FUNCTIONAL PERFORMANCE REQUIREMENTS OF GENERAL SERVICE LAMPS (GSLs) - VC 9109</t>
-[...133 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>COMPULSORY SPECIFICATION FOR ENERGY EFFICIENCY AND FUNCTIONAL PERFORMANCE REQUIREMENTS OF GENERAL SERVICE LAMPS (GSLs) - VC 9109</t>
+  </si>
+  <si>
+    <t>This compulsory specification on general service lamps will cover the energy efficiency and functional performance for general lighting directional and non -directional lamps of all shapes and finishes; using incandescent, halogen, fluorescent, light emitting diode (LED), and other light source technologies (not including high- intensity discharge lamps).
+Under this policy general service lamps must meet a standard of 90 lumens per Watt (lm/W). By May of 2026, the efficiency standard will be raised further to 105 Lm/W.</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Lamps</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>June 2024</t>
+  </si>
+  <si>
+    <t>National Regulator for Compulsory Specification (NRCS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/compulsory-specification-energy-efficiency-and-functional-performance-requirements-general</t>
+  </si>
+  <si>
+    <t>https://www.greenbuildingafrica.co.za/wp-content/uploads/2024/05/Dept-trade-and-industry-LIGHT-BULB-LEGISLATION.pdf</t>
+  </si>
+  <si>
+    <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
+  </si>
+  <si>
+    <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
+  </si>
+  <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>MS 202</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Management Office</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/dms-2022020-energy-efficiency-and-labelling-requirement-household-washing-machine</t>
+  </si>
+  <si>
+    <t>http://mauritianstandards.com/import-std-677/</t>
+  </si>
+  <si>
+    <t>Draft Lighting Standards</t>
+  </si>
+  <si>
+    <t>Please note this is an unofficial policy title. Please see the presentation linked.
+Proposed MEPS for self-ballasted lamps is rated wattage of 60w (at 8 hr usage = 172.8 Kwh/year). The standard proposed an approved Nigerian label inscribed on each package.</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Lighting, Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>October 2018</t>
+  </si>
+  <si>
+    <t>Standards Organisation of Nigeria (SON)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/draft-lighting-standards</t>
+  </si>
+  <si>
+    <t>http://www.ecreee.org/sites/default/files/event-att/e.uyigue-nigerian_standards.pdf</t>
+  </si>
+  <si>
+    <t>Draft MEPs for Green Buildings - Windows</t>
+  </si>
+  <si>
+    <t>Information not available</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>Ghana Energy Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/draft-meps-green-buildings-windows</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for air conditioners</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/meps-and-labeling-schemes-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%23, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia----http://www.seychellesnewsagency.com/articles/8216/Seychelles+mandates+new+appliances+to+meet+energy+efficient+standards+in+%22, http://www.seychellesnewsagency.com/articles/10688/Pro-environment+legislation+in+Seychelles+will+demand+energy+efficient+applia</t>
   </si>
   <si>
     <t>MEPS and labeling schemes for bulbs</t>
   </si>
@@ -1450,993 +1450,993 @@
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
         <v>80</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>81</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>82</v>
+      </c>
+      <c r="H11">
+        <v>2023</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>83</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>84</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" t="s">
         <v>91</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>93</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>94</v>
+      </c>
+      <c r="M12" t="s">
+        <v>95</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>96</v>
+      </c>
+      <c r="P12" t="s">
         <v>97</v>
-      </c>
-[...14 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
         <v>101</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
         <v>102</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>103</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>105</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>106</v>
       </c>
-      <c r="P13"/>
+      <c r="P13" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E14" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
         <v>112</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>113</v>
       </c>
-      <c r="P14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="H15">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>118</v>
       </c>
       <c r="M15" t="s">
         <v>119</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>120</v>
       </c>
       <c r="P15" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>122</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
         <v>123</v>
       </c>
       <c r="D16" t="s">
         <v>124</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G16" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>125</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>126</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>127</v>
       </c>
       <c r="P16" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>129</v>
       </c>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C17" t="s">
         <v>123</v>
       </c>
       <c r="D17" t="s">
         <v>130</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G17" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>125</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>126</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>131</v>
       </c>
       <c r="P17" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>133</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G18" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>125</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>126</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>134</v>
       </c>
       <c r="P18" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s">
         <v>123</v>
       </c>
       <c r="D19" t="s">
         <v>137</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>125</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>126</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>138</v>
       </c>
       <c r="P19" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>140</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>123</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>125</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>126</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>141</v>
       </c>
       <c r="P20" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>143</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>144</v>
       </c>
       <c r="D21" t="s">
         <v>145</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>125</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>146</v>
       </c>
       <c r="M21" t="s">
         <v>147</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>148</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>143</v>
       </c>
       <c r="B22" t="s">
         <v>149</v>
       </c>
       <c r="C22" t="s">
         <v>150</v>
       </c>
       <c r="D22" t="s">
         <v>130</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>151</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>152</v>
       </c>
       <c r="P22" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23" t="s">
         <v>155</v>
       </c>
       <c r="C23" t="s">
         <v>156</v>
       </c>
       <c r="D23" t="s">
         <v>157</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>158</v>
       </c>
       <c r="M23" t="s">
         <v>159</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>160</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24" t="s">
         <v>162</v>
       </c>
       <c r="C24" t="s">
         <v>163</v>
       </c>
       <c r="D24" t="s">
         <v>164</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>165</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>166</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>167</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>168</v>
       </c>
       <c r="B25" t="s">
         <v>169</v>
       </c>
       <c r="C25" t="s">
         <v>170</v>
       </c>
       <c r="D25" t="s">
         <v>157</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>165</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
         <v>171</v>
       </c>
       <c r="M25" t="s">
         <v>172</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>173</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>168</v>
       </c>
       <c r="B26" t="s">
         <v>174</v>
       </c>
       <c r="C26" t="s">
         <v>150</v>
       </c>
       <c r="D26" t="s">
         <v>157</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>165</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>171</v>
       </c>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>175</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>176</v>
       </c>
       <c r="B27" t="s">
         <v>155</v>
       </c>
       <c r="C27" t="s">
         <v>163</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
         <v>158</v>
       </c>
       <c r="M27" t="s">
         <v>166</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>177</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>178</v>
       </c>
       <c r="B28" t="s">
         <v>179</v>
       </c>
       <c r="C28" t="s">
         <v>180</v>
       </c>
       <c r="D28" t="s">
         <v>181</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F28" t="s">
         <v>182</v>
       </c>
       <c r="G28" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>183</v>
       </c>
       <c r="K28" t="s">
         <v>184</v>
       </c>
       <c r="L28" t="s">
         <v>185</v>
       </c>
       <c r="M28" t="s">
         <v>186</v>
       </c>
       <c r="N28" t="s">
         <v>187</v>
       </c>
       <c r="O28" t="s">
         <v>188</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>189</v>
       </c>
       <c r="B29" t="s">
         <v>190</v>
       </c>
       <c r="C29" t="s">
         <v>191</v>
       </c>
       <c r="D29" t="s">
         <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>192</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>193</v>
       </c>
       <c r="P29" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>195</v>
       </c>
       <c r="B30" t="s">
         <v>190</v>
       </c>
       <c r="C30" t="s">
         <v>191</v>
       </c>
       <c r="D30" t="s">
         <v>196</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>192</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>197</v>
       </c>
       <c r="P30" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>198</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>199</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F31" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>23</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
         <v>200</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>201</v>
       </c>
       <c r="P31" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>