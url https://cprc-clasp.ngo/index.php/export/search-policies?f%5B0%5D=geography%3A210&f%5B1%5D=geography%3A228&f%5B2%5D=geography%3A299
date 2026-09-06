--- v0 (2025-12-13)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="939">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="992">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -189,50 +189,53 @@
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -249,158 +252,319 @@
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Commission Decision 2013-806 2013/806/EU: Commission Decision of 17 December 2013 establishing the ecological criteria for the award of the EU Ecolabel for imaging equipment (notified under document C(2013) 9097)</t>
   </si>
   <si>
     <t>1. The product group imaging equipment shall comprise products which are marketed for office or domestic use; or both; and produce printed images; in the form of paper document or photo; through a marking process from one or both of the following: A. a digital image; provided by a network or card interface;  B. a hardcopy through a copying process.  Imaging equipment which have the additional function to produce a digital image from a hard copy through a scanning process are included in the scope of this Decision. This Decision shall apply to products which are marketed as printers; copiers and multifunctional devices.    2. Fax machines; digital duplicators; mailing machines and scanners are excluded from the scope of this Decision.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-decision-2013-806-2013806eu-commission-decision-17-december-2013-establishing</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013D0806</t>
   </si>
   <si>
     <t>Commission Decision of 28 May 2014: 2014-314-EU</t>
   </si>
   <si>
     <t>1. The product group water-based heaters shall comprise products that are used to generate heat as part of a water- based central heating system; where the heated water is distributed by means of circulators and heat emitters in order to reach and maintain the indoor temperature of an enclosed space such as a building; a dwelling; or a room; at a desired level.    2. The maximum output power of the water-based heaters shall be 400 kW.    3. Combination heaters are included in the scope of this product group; provided that their primary function is to provide space heat.    4.The following products are excluded from the scope of this product group:   A. heaters whose primary function is to provide hot drinking or sanitary water;   B. heaters for heating and distributing gaseous heat transfer media such as vapour or air;    C. cogeneration space heaters with a maximum electrical capacity of 50 kW or above;    D. space heaters that combine both indirect heating; using water-based central heating system; and direct heating; by direct emission of heat into the room or space where the appliance is installed.</t>
   </si>
@@ -524,102 +688,96 @@
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20151187-27-april-2015-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1187/contents/2015-04-27</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2013/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192014-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2014-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources and repealing Commission Delegated Regulation (EU) No 874/2012.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192015-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
@@ -637,53 +795,50 @@
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2016/contents</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2016-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2017-20210501&amp;qid=1654699029821</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2017/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2018 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances with a direct sales function</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electric mains-operated refrigerating appliances with a direct sales function, including appliances sold for refrigeration of items other than foodstuffs.</t>
   </si>
   <si>
     <t>Refrigerated Vending Machines</t>
   </si>
@@ -760,50 +915,53 @@
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1254-20200730</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-8122013-18-february-2013-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0812-20180426</t>
@@ -1198,68 +1356,71 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electric mains-operated refrigerating appliances with a direct sales function, including appliances sold for refrigeration of items other than foodstuffs. This Regulation does not apply to:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20192024-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2024-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...8 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
@@ -1315,60 +1476,58 @@
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
   </si>
   <si>
-    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.</t>
+    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
+This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
-    <t>Published, Revised</t>
-[...2 lines deleted...]
-    <t>November 2025</t>
+    <t>Published, New</t>
   </si>
   <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1253/contents</t>
   </si>
@@ -1414,178 +1573,204 @@
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2011/327/contents</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/66</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...5 lines deleted...]
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
   <si>
     <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
@@ -1741,53 +1926,50 @@
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20127-201404-en%20Criteria-2020-01-07.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Electric Kettles for Household Use (DE-UZ 133)</t>
   </si>
   <si>
     <t>These Basic Award Criteria apply to electric water kettles for household use. In order to be eligible the electric kettle must have a removable water tank for cordless use. The power cable remains connected to the base plate and need not be unplugged from the outlet when moving the tank, to fill in water. In addition, products applying for the Blue Angel eco-label must be equipped with a concealed heating coil. Compliance with the above-mentioned criteria does not only improve the user friendliness but also indirectly extend the products service life.</t>
   </si>
   <si>
     <t>Electric Kettles</t>
   </si>
   <si>
     <t>EN 62301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-electric-kettles-household-use-de-uz-133</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20133-201309-en%20Criteria-2020-01-07.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Energy Efficient Data Center Operation (DE-UZ 161)</t>
   </si>
   <si>
     <t>Within the scope of these Basic Award Criteria, a data center is defined as follows: A data center is capable of securely, permanently and centrally processing large amounts of data over a long period of time. In the process, the data center shall still possess these capabilities even when individual capabilities are not being used e.g. operation over a long period of time.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-energy-efficient-data-center-operation-de-uz-161</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20161-201901-en%20Criteria-2019-03-21.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Hand Dryers (DE-UZ 87)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for electric hand dryers (e.g. hot air hand dryers, high speed hand dryers).</t>
   </si>
   <si>
     <t>Hand Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/der-blaue-engel-hand-dryers-de-uz-87</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Household Cooker Hoods (DE-UZ 147)</t>
   </si>
@@ -1915,123 +2097,94 @@
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...2 lines deleted...]
-    <t>Egyptian Organization for Standards and Quality</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Energy Label Regulation for Sanitary Fittings</t>
   </si>
   <si>
     <t>All producers and distributors of sanitary fittings can apply to use the energy label for sanitary fittings. Only products available on the Swiss market may bear the voluntary energy label. The use of the Swiss voluntary energy label for sanitary fittings abroad is the responsibility of the manufacturers and distributors concerned. The energy label indicates the amount of energy used. In the case of sanitary fittings – showers and taps – this is the amount of energy used to heat the water used. Consequently, only hot water taps and showers can receive the label; cold water taps cannot. Mixer taps can only receive the energy label if they are clearly indicated as such.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Showers or Showerheads, Taps or Faucets</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>Schweizerischer Verband für energieeffiziente Sanitärprodukte (SVES)</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-label-regulation-sanitary-fittings</t>
   </si>
   <si>
     <t>https://en.etiquetteenergie-sanitaire.ch/Regulation</t>
@@ -2787,50 +2940,72 @@
     <t>This regulation specifies the labeling requirements for the following household refrigerating appliances:</t>
   </si>
   <si>
     <t>Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-cabinet-ministers-ukraine-no702-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/documents/laws/ENG_Resolutio_702_2013.pdf</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/contents/made</t>
@@ -3295,74 +3470,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P190"/>
+  <dimension ref="A1:P202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3589,8692 +3764,9256 @@
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2016</v>
       </c>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
         <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>58</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2017</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>58</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
         <v>2018</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>52</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
         <v>2023</v>
       </c>
       <c r="J9" t="s">
         <v>41</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>52</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>78</v>
       </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>79</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
         <v>2003</v>
       </c>
       <c r="I10">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J10" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>52</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>81</v>
       </c>
       <c r="P10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>83</v>
       </c>
       <c r="B11" t="s">
         <v>84</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>85</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="H11">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2003</v>
+      </c>
+      <c r="I11">
+        <v>2006</v>
+      </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>86</v>
+      </c>
       <c r="M11" t="s">
         <v>52</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>87</v>
       </c>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>86</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2019</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
       <c r="J12" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>52</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="H13">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>52</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="P13" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H14">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>102</v>
+      </c>
       <c r="M14" t="s">
         <v>52</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O14" t="s">
+        <v>104</v>
+      </c>
+      <c r="P14" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="H15">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>109</v>
+      </c>
       <c r="M15" t="s">
         <v>52</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16" t="s">
         <v>112</v>
       </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>113</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="I16">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
+        <v>80</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" t="s">
+        <v>52</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>114</v>
       </c>
-      <c r="K16" t="s">
-[...9 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" t="s">
         <v>117</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
         <v>118</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G17" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="H17">
         <v>2014</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" t="s">
+        <v>52</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>120</v>
       </c>
-      <c r="L17"/>
-[...6 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
         <v>123</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
+      <c r="J18" t="s">
+        <v>80</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
         <v>124</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="M18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
         <v>125</v>
       </c>
-      <c r="E18" t="s">
-[...15 lines deleted...]
-      <c r="K18" t="s">
+      <c r="P18" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
         <v>123</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19">
+        <v>2008</v>
+      </c>
+      <c r="I19">
+        <v>2020</v>
+      </c>
+      <c r="J19" t="s">
+        <v>50</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>52</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>129</v>
+      </c>
+      <c r="P19" t="s">
         <v>130</v>
-      </c>
-[...34 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2018</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
+      <c r="L20" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" t="s">
+        <v>52</v>
+      </c>
       <c r="N20" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="P20" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B21" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G21" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>143</v>
+        <v>52</v>
       </c>
       <c r="N21" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="P21" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="D22" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>86</v>
+        <v>8</v>
       </c>
       <c r="H22">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2023</v>
+      </c>
       <c r="J22" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="K22" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="M22"/>
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>142</v>
+      </c>
+      <c r="M22" t="s">
+        <v>52</v>
+      </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="P22" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B23" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G23" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>148</v>
+      </c>
+      <c r="M23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>149</v>
       </c>
-      <c r="L23"/>
-[...8 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D24" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G24" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="H24">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="K24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>152</v>
+      </c>
       <c r="M24" t="s">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="P24" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B25"/>
       <c r="C25" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="K25" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="M25"/>
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>156</v>
+      </c>
+      <c r="M25" t="s">
+        <v>43</v>
+      </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="P25" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" t="s">
+        <v>160</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26">
+        <v>2021</v>
+      </c>
+      <c r="I26">
+        <v>2024</v>
+      </c>
+      <c r="J26" t="s">
+        <v>80</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>161</v>
+      </c>
+      <c r="M26" t="s">
+        <v>162</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>163</v>
       </c>
-      <c r="B26" t="s">
+      <c r="P26" t="s">
         <v>164</v>
-      </c>
-[...40 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...2 lines deleted...]
-      <c r="M27"/>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>26</v>
+      </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
+        <v>169</v>
+      </c>
+      <c r="P27" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>171</v>
+      </c>
+      <c r="B28" t="s">
         <v>172</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
         <v>173</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H28">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
+        <v>174</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>175</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-      <c r="N28" t="s">
+      <c r="P28" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B29" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
+        <v>179</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>101</v>
+      </c>
+      <c r="H29">
+        <v>2014</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29" t="s">
+        <v>180</v>
+      </c>
+      <c r="L29" t="s">
         <v>181</v>
       </c>
-      <c r="E29" t="s">
-[...20 lines deleted...]
-      <c r="L29" t="s">
+      <c r="M29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>182</v>
       </c>
-      <c r="M29" t="s">
-[...5 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B30" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="I30">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J30" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>180</v>
+      </c>
+      <c r="L30" t="s">
+        <v>181</v>
+      </c>
       <c r="M30" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="P30" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31" t="s">
+        <v>189</v>
+      </c>
+      <c r="C31" t="s">
+        <v>190</v>
+      </c>
+      <c r="D31" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
       <c r="G31" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O31" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="P31" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B32" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
       <c r="G32" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H32">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O32" t="s">
         <v>198</v>
       </c>
       <c r="P32" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>200</v>
       </c>
       <c r="B33" t="s">
         <v>201</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D33" t="s">
         <v>202</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H33">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L33"/>
-      <c r="M33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M33"/>
       <c r="N33" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B34" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>202</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H34">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L34"/>
-      <c r="M34"/>
+      <c r="M34" t="s">
+        <v>197</v>
+      </c>
       <c r="N34" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P34" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B35" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>210</v>
+        <v>173</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H35">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L35"/>
-      <c r="M35"/>
+      <c r="M35" t="s">
+        <v>197</v>
+      </c>
       <c r="N35" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P35" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B36" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D36" t="s">
-        <v>210</v>
+        <v>173</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>58</v>
       </c>
       <c r="G36" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H36">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L36"/>
-      <c r="M36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M36"/>
       <c r="N36" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P36" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B37" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C37" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>219</v>
+        <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>58</v>
       </c>
       <c r="G37" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2010</v>
+      </c>
+      <c r="I37">
+        <v>2019</v>
+      </c>
       <c r="J37" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
-      <c r="M37"/>
+      <c r="L37" t="s">
+        <v>219</v>
+      </c>
+      <c r="M37" t="s">
+        <v>197</v>
+      </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>220</v>
       </c>
       <c r="P37" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>217</v>
+      </c>
+      <c r="B38" t="s">
         <v>222</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D38" t="s">
-        <v>224</v>
+        <v>132</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="I38">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J38" t="s">
-        <v>225</v>
+        <v>192</v>
       </c>
       <c r="K38" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="P38" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B39" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D39" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
       <c r="G39" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H39">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>27</v>
+        <v>229</v>
       </c>
       <c r="O39" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="P39" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B40" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>231</v>
+        <v>79</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
       <c r="G40" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>1995</v>
+      </c>
+      <c r="I40">
+        <v>2019</v>
+      </c>
       <c r="J40" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M40" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N40" t="s">
-        <v>27</v>
+        <v>229</v>
       </c>
       <c r="O40" t="s">
+        <v>235</v>
+      </c>
+      <c r="P40" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>237</v>
+      </c>
+      <c r="B41" t="s">
         <v>238</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>58</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="I41">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J41" t="s">
-        <v>138</v>
+        <v>240</v>
       </c>
       <c r="K41" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="M41"/>
+        <v>24</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>197</v>
+      </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P41" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B42" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D42" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>58</v>
       </c>
       <c r="G42" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H42">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K42" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>246</v>
+      </c>
+      <c r="M42"/>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B43" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C43" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>58</v>
       </c>
       <c r="G43" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K43" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-      <c r="M43"/>
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>246</v>
+      </c>
+      <c r="M43" t="s">
+        <v>197</v>
+      </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="P43"/>
+        <v>250</v>
+      </c>
+      <c r="P43" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B44" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>252</v>
+        <v>107</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>58</v>
       </c>
       <c r="G44" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>1997</v>
+      </c>
+      <c r="I44">
+        <v>2019</v>
+      </c>
       <c r="J44" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N44" t="s">
-        <v>27</v>
+        <v>229</v>
       </c>
       <c r="O44" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P44" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B45" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C45" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>252</v>
+        <v>107</v>
       </c>
       <c r="E45" t="s">
         <v>39</v>
       </c>
       <c r="F45" t="s">
         <v>58</v>
       </c>
       <c r="G45" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>1997</v>
+      </c>
+      <c r="I45">
+        <v>2019</v>
+      </c>
       <c r="J45" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>27</v>
+        <v>229</v>
       </c>
       <c r="O45" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P45" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B46" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C46" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>58</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H46">
-        <v>1979</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K46" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L46"/>
-      <c r="M46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M46"/>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O46" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P46" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B47" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C47" t="s">
-        <v>263</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>58</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H47">
-        <v>1979</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K47" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L47"/>
-      <c r="M47"/>
+      <c r="M47" t="s">
+        <v>197</v>
+      </c>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O47" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P47" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B48" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C48" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="D48" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>58</v>
       </c>
       <c r="G48" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H48">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K48" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
       <c r="L48"/>
-      <c r="M48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M48"/>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="P48" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B49" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>58</v>
       </c>
       <c r="G49" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>1995</v>
+      </c>
+      <c r="I49">
+        <v>2023</v>
+      </c>
       <c r="J49" t="s">
-        <v>138</v>
+        <v>276</v>
       </c>
       <c r="K49" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-      <c r="M49"/>
+        <v>180</v>
+      </c>
+      <c r="L49" t="s">
+        <v>277</v>
+      </c>
+      <c r="M49" t="s">
+        <v>197</v>
+      </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="P49" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B50" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D50" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G50" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H50">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>283</v>
+      </c>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="P50" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B51" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G51" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H51">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>283</v>
+      </c>
       <c r="M51" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="P51" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B52" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C52" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G52" t="s">
-        <v>286</v>
+        <v>59</v>
       </c>
       <c r="H52">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>1995</v>
+      </c>
+      <c r="I52">
+        <v>2012</v>
+      </c>
       <c r="J52" t="s">
-        <v>138</v>
+        <v>291</v>
       </c>
       <c r="K52" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>180</v>
+      </c>
+      <c r="L52" t="s">
+        <v>277</v>
+      </c>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="P52" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B53" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G53" t="s">
-        <v>286</v>
+        <v>101</v>
       </c>
       <c r="H53">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K53" t="s">
-        <v>149</v>
+        <v>297</v>
       </c>
       <c r="L53"/>
-      <c r="M53"/>
+      <c r="M53" t="s">
+        <v>197</v>
+      </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="P53" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B54" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D54" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G54" t="s">
-        <v>286</v>
+        <v>101</v>
       </c>
       <c r="H54">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K54" t="s">
-        <v>149</v>
+        <v>297</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="B55" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C55" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>304</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G55" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H55">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K55" t="s">
-        <v>296</v>
+        <v>24</v>
       </c>
       <c r="L55"/>
-      <c r="M55"/>
+      <c r="M55" t="s">
+        <v>197</v>
+      </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="P55" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B56" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D56" t="s">
-        <v>119</v>
+        <v>304</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G56" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H56">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K56" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="P56" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="B57" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C57" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="D57" t="s">
-        <v>119</v>
+        <v>311</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G57" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H57">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>1979</v>
+      </c>
+      <c r="I57">
+        <v>2013</v>
+      </c>
       <c r="J57" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K57" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="P57" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B58" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C58" t="s">
-        <v>136</v>
+        <v>315</v>
       </c>
       <c r="D58" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E58" t="s">
         <v>39</v>
       </c>
       <c r="F58" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G58" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H58">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>1979</v>
+      </c>
+      <c r="I58">
+        <v>2013</v>
+      </c>
       <c r="J58" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K58" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="P58" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B59" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G59" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H59">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K59" t="s">
-        <v>24</v>
+        <v>297</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N59" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="P59" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B60" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D60" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H60">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K60" t="s">
-        <v>24</v>
+        <v>297</v>
       </c>
       <c r="L60"/>
-      <c r="M60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M60"/>
       <c r="N60" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="P60" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B61" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C61" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D61" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
         <v>40</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H61">
         <v>2009</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="P61" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="B62" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62" t="s">
-        <v>325</v>
+        <v>101</v>
       </c>
       <c r="H62">
         <v>2009</v>
       </c>
-      <c r="I62">
-[...1 lines deleted...]
-      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="P62" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B63" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C63" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D63" t="s">
-        <v>91</v>
+        <v>337</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>40</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>338</v>
       </c>
       <c r="H63">
         <v>2015</v>
       </c>
-      <c r="I63">
-[...1 lines deleted...]
-      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K63" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63"/>
       <c r="N63" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="P63" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B64" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C64" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D64" t="s">
-        <v>91</v>
+        <v>337</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>40</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>338</v>
       </c>
       <c r="H64">
         <v>2015</v>
       </c>
-      <c r="I64">
-[...1 lines deleted...]
-      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K64" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="P64" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="C65" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>91</v>
+        <v>337</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>338</v>
       </c>
       <c r="H65">
         <v>2015</v>
       </c>
-      <c r="I65">
-[...1 lines deleted...]
-      </c>
+      <c r="I65"/>
       <c r="J65" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K65" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="P65" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="B66" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="C66" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D66" t="s">
-        <v>340</v>
+        <v>202</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>40</v>
       </c>
       <c r="G66" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H66">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K66" t="s">
-        <v>126</v>
+        <v>348</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="P66" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="B67" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
       <c r="G67" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H67">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K67" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L67"/>
-      <c r="M67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M67"/>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="P67" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B68" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
       <c r="G68" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H68">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>349</v>
+        <v>168</v>
       </c>
       <c r="K68" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="P68" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="B69" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C69" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>165</v>
+        <v>360</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H69">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
-      <c r="M69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M69"/>
       <c r="N69" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O69" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="P69" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B70" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="C70" t="s">
         <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>202</v>
+        <v>360</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
         <v>40</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H70">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
-      <c r="L70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L70"/>
       <c r="M70" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N70" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O70" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="P70" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B71" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>174</v>
+        <v>369</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>40</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I71">
         <v>2019</v>
       </c>
       <c r="J71" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>363</v>
+        <v>197</v>
       </c>
       <c r="N71" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O71" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="P71" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B72" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C72" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>210</v>
+        <v>374</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>40</v>
       </c>
       <c r="G72" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H72">
+        <v>2009</v>
+      </c>
+      <c r="I72">
         <v>2019</v>
       </c>
-      <c r="I72"/>
       <c r="J72" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72"/>
-      <c r="M72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M72"/>
       <c r="N72" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="P72" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B73" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C73" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
         <v>40</v>
       </c>
       <c r="G73" t="s">
-        <v>86</v>
+        <v>377</v>
       </c>
       <c r="H73">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I73">
         <v>2019</v>
       </c>
       <c r="J73" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
-      <c r="M73"/>
+      <c r="M73" t="s">
+        <v>197</v>
+      </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="P73" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="B74" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>372</v>
+        <v>100</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>40</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I74">
         <v>2019</v>
       </c>
       <c r="J74" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>382</v>
+      </c>
       <c r="M74" t="s">
-        <v>143</v>
+        <v>383</v>
       </c>
       <c r="N74" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O74" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="P74" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D75" t="s">
-        <v>372</v>
+        <v>100</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
         <v>40</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I75">
         <v>2019</v>
       </c>
       <c r="J75" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O75" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="P75" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>380</v>
+      </c>
+      <c r="B76" t="s">
         <v>381</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D76" t="s">
-        <v>219</v>
+        <v>100</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
       <c r="G76" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H76">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I76"/>
+        <v>2015</v>
+      </c>
+      <c r="I76">
+        <v>2019</v>
+      </c>
       <c r="J76" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>382</v>
+      </c>
       <c r="M76"/>
       <c r="N76" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O76" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="P76" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>224</v>
+        <v>392</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>40</v>
       </c>
       <c r="G77" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H77">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>225</v>
+        <v>192</v>
       </c>
       <c r="K77" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="L77"/>
-      <c r="M77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M77"/>
       <c r="N77" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O77" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="P77" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>392</v>
+        <v>245</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>40</v>
       </c>
       <c r="G78" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H78">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78"/>
-      <c r="M78"/>
+      <c r="M78" t="s">
+        <v>197</v>
+      </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="P78" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="B79" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>392</v>
+        <v>239</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>40</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="I79">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J79" t="s">
-        <v>114</v>
+        <v>401</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="P79" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B80" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>40</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I80">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J80" t="s">
-        <v>400</v>
+        <v>168</v>
       </c>
       <c r="K80" t="s">
-        <v>296</v>
+        <v>24</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="P80" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B81" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C81" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>405</v>
+        <v>107</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>40</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I81">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J81" t="s">
-        <v>406</v>
+        <v>168</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
-      <c r="L81"/>
+      <c r="L81" t="s">
+        <v>410</v>
+      </c>
       <c r="M81" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N81" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="P81" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B82" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>411</v>
+        <v>227</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>40</v>
       </c>
       <c r="G82" t="s">
-        <v>412</v>
+        <v>22</v>
       </c>
       <c r="H82">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I82">
         <v>2019</v>
       </c>
       <c r="J82" t="s">
-        <v>413</v>
+        <v>168</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
-        <v>414</v>
+        <v>234</v>
       </c>
       <c r="M82" t="s">
         <v>415</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
         <v>416</v>
       </c>
       <c r="P82" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>418</v>
       </c>
       <c r="B83" t="s">
         <v>419</v>
       </c>
       <c r="C83" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>231</v>
+        <v>261</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
       <c r="G83" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H83">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
-      <c r="L83" t="s">
-[...2 lines deleted...]
-      <c r="M83"/>
+      <c r="L83"/>
+      <c r="M83" t="s">
+        <v>197</v>
+      </c>
       <c r="N83" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O83" t="s">
         <v>420</v>
       </c>
       <c r="P83" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B84" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C84" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D84" t="s">
-        <v>231</v>
+        <v>424</v>
       </c>
       <c r="E84" t="s">
         <v>39</v>
       </c>
       <c r="F84" t="s">
         <v>40</v>
       </c>
       <c r="G84" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H84">
         <v>2014</v>
       </c>
-      <c r="I84"/>
+      <c r="I84">
+        <v>2019</v>
+      </c>
       <c r="J84" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
-      <c r="L84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L84"/>
+      <c r="M84"/>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="P84" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B85" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C85" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="D85" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>40</v>
       </c>
       <c r="G85" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H85">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>2014</v>
+      </c>
+      <c r="I85">
+        <v>2019</v>
+      </c>
       <c r="J85" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
         <v>428</v>
       </c>
       <c r="P85" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>422</v>
+      </c>
+      <c r="B86" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="C86" t="s">
         <v>18</v>
       </c>
       <c r="D86" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
       <c r="G86" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H86">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I86"/>
+        <v>2014</v>
+      </c>
+      <c r="I86">
+        <v>2019</v>
+      </c>
       <c r="J86" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
         <v>432</v>
       </c>
       <c r="P86" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>434</v>
       </c>
       <c r="B87" t="s">
         <v>435</v>
       </c>
       <c r="C87" t="s">
-        <v>136</v>
+        <v>269</v>
       </c>
       <c r="D87" t="s">
-        <v>405</v>
+        <v>270</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>40</v>
       </c>
       <c r="G87" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H87">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O87" t="s">
         <v>436</v>
       </c>
       <c r="P87" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B88" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C88" t="s">
         <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>405</v>
+        <v>275</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>40</v>
       </c>
       <c r="G88" t="s">
-        <v>86</v>
+        <v>338</v>
       </c>
       <c r="H88">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>2012</v>
+      </c>
+      <c r="I88">
+        <v>2023</v>
+      </c>
       <c r="J88" t="s">
-        <v>114</v>
+        <v>291</v>
       </c>
       <c r="K88" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="L88"/>
       <c r="M88" t="s">
-        <v>143</v>
+        <v>440</v>
       </c>
       <c r="N88" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="P88" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B89" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C89" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D89" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>40</v>
       </c>
       <c r="G89" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H89">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89"/>
-      <c r="M89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M89"/>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="P89" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B90" t="s">
+        <v>448</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>40</v>
       </c>
       <c r="G90" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H90">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>2013</v>
+      </c>
+      <c r="I90">
+        <v>2023</v>
+      </c>
       <c r="J90" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K90" t="s">
         <v>24</v>
       </c>
       <c r="L90"/>
-      <c r="M90"/>
+      <c r="M90" t="s">
+        <v>197</v>
+      </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="P90" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B91" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>450</v>
+        <v>202</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
       <c r="G91" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H91">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>2015</v>
+      </c>
+      <c r="I91">
+        <v>2024</v>
+      </c>
       <c r="J91" t="s">
-        <v>114</v>
+        <v>453</v>
       </c>
       <c r="K91" t="s">
-        <v>126</v>
+        <v>348</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="P91" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="B92" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C92" t="s">
-        <v>136</v>
+        <v>269</v>
       </c>
       <c r="D92" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>40</v>
       </c>
       <c r="G92" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H92">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>2024</v>
+      </c>
+      <c r="I92">
+        <v>2024</v>
+      </c>
       <c r="J92" t="s">
-        <v>138</v>
+        <v>459</v>
       </c>
       <c r="K92" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L92"/>
-      <c r="M92"/>
+      <c r="M92" t="s">
+        <v>197</v>
+      </c>
       <c r="N92" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O92" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="P92" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B93" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C93" t="s">
-        <v>136</v>
+        <v>269</v>
       </c>
       <c r="D93" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>40</v>
       </c>
       <c r="G93" t="s">
-        <v>86</v>
+        <v>465</v>
       </c>
       <c r="H93">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
-      <c r="L93"/>
-      <c r="M93"/>
+      <c r="L93" t="s">
+        <v>466</v>
+      </c>
+      <c r="M93" t="s">
+        <v>467</v>
+      </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="P93" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="B94" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="C94" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D94" t="s">
-        <v>458</v>
+        <v>282</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>40</v>
       </c>
       <c r="G94" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H94">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
-      <c r="L94"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L94" t="s">
+        <v>283</v>
+      </c>
+      <c r="M94"/>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="P94" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B95" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="C95" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D95" t="s">
-        <v>244</v>
+        <v>282</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>40</v>
       </c>
       <c r="G95" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H95">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K95" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
       <c r="L95" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="M95"/>
+        <v>283</v>
+      </c>
+      <c r="M95" t="s">
+        <v>197</v>
+      </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="P95" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="B96" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="C96" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D96" t="s">
-        <v>244</v>
+        <v>479</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>40</v>
       </c>
       <c r="G96" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H96">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="K96" t="s">
-        <v>245</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96"/>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="P96" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="B97" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="C97" t="s">
-        <v>263</v>
+        <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>224</v>
+        <v>479</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H97">
         <v>2012</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K97" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L97"/>
-      <c r="M97"/>
+      <c r="M97" t="s">
+        <v>197</v>
+      </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="P97" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="B98" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C98" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D98" t="s">
-        <v>268</v>
+        <v>458</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>40</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H98">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>478</v>
+        <v>192</v>
       </c>
       <c r="K98" t="s">
-        <v>479</v>
+        <v>24</v>
       </c>
       <c r="L98"/>
-      <c r="M98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M98"/>
       <c r="N98" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O98" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="P98" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="B99" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C99" t="s">
-        <v>263</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>268</v>
+        <v>458</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
       <c r="G99" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H99">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I99"/>
       <c r="J99" t="s">
-        <v>400</v>
+        <v>168</v>
       </c>
       <c r="K99" t="s">
-        <v>479</v>
+        <v>24</v>
       </c>
       <c r="L99"/>
       <c r="M99" t="s">
-        <v>482</v>
+        <v>197</v>
       </c>
       <c r="N99" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O99" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="P99" t="s">
-        <v>298</v>
+        <v>491</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B100" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C100" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>486</v>
+        <v>160</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>40</v>
       </c>
       <c r="G100" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H100">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100"/>
-      <c r="M100"/>
+      <c r="M100" t="s">
+        <v>197</v>
+      </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="P100" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B101" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="C101" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D101" t="s">
-        <v>491</v>
+        <v>160</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
       <c r="G101" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H101">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="K101" t="s">
         <v>24</v>
       </c>
       <c r="L101"/>
-      <c r="M101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M101"/>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="P101" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B102" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C102" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>496</v>
+        <v>424</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>40</v>
       </c>
       <c r="G102" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H102">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>138</v>
+        <v>501</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
-      <c r="L102"/>
-      <c r="M102"/>
+      <c r="L102" t="s">
+        <v>502</v>
+      </c>
+      <c r="M102" t="s">
+        <v>503</v>
+      </c>
       <c r="N102" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="P102" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B103" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
       <c r="F103" t="s">
         <v>40</v>
       </c>
       <c r="G103" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H103">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="K103" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="L103"/>
       <c r="M103" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="N103" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="P103" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B104" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="C104" t="s">
-        <v>505</v>
+        <v>190</v>
       </c>
       <c r="D104" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
-        <v>507</v>
+        <v>40</v>
       </c>
       <c r="G104" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H104">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>508</v>
+        <v>192</v>
       </c>
       <c r="K104" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104"/>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="P104" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B105" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C105" t="s">
-        <v>515</v>
+        <v>190</v>
       </c>
       <c r="D105" t="s">
+        <v>141</v>
+      </c>
+      <c r="E105" t="s">
+        <v>39</v>
+      </c>
+      <c r="F105" t="s">
+        <v>40</v>
+      </c>
+      <c r="G105" t="s">
+        <v>101</v>
+      </c>
+      <c r="H105">
+        <v>2013</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>192</v>
+      </c>
+      <c r="K105" t="s">
+        <v>24</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105" t="s">
+        <v>27</v>
+      </c>
+      <c r="O105" t="s">
         <v>516</v>
       </c>
-      <c r="E105" t="s">
-[...20 lines deleted...]
-      <c r="L105" t="s">
+      <c r="P105" t="s">
         <v>517</v>
-      </c>
-[...10 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B106" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C106" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="E106" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F106" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G106" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H106">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>523</v>
+        <v>240</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
-        <v>518</v>
+        <v>197</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="P106" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B107" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C107" t="s">
-        <v>515</v>
+        <v>190</v>
       </c>
       <c r="D107" t="s">
-        <v>528</v>
+        <v>296</v>
       </c>
       <c r="E107" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F107" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G107" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H107">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>529</v>
+        <v>192</v>
       </c>
       <c r="K107" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="L107" t="s">
+        <v>523</v>
+      </c>
+      <c r="M107"/>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="P107" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="B108" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="C108" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>534</v>
+        <v>296</v>
       </c>
       <c r="E108" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F108" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G108" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H108">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I108"/>
       <c r="J108" t="s">
-        <v>529</v>
+        <v>240</v>
       </c>
       <c r="K108" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L108"/>
+        <v>297</v>
+      </c>
+      <c r="L108" t="s">
+        <v>523</v>
+      </c>
       <c r="M108" t="s">
-        <v>518</v>
+        <v>197</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="P108" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B109" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="C109" t="s">
-        <v>515</v>
+        <v>315</v>
       </c>
       <c r="D109" t="s">
-        <v>539</v>
+        <v>275</v>
       </c>
       <c r="E109" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F109" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>531</v>
       </c>
       <c r="H109">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>508</v>
+        <v>291</v>
       </c>
       <c r="K109" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="L109"/>
-      <c r="M109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M109"/>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="P109" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B110" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="C110" t="s">
-        <v>515</v>
+        <v>315</v>
       </c>
       <c r="D110" t="s">
-        <v>544</v>
+        <v>320</v>
       </c>
       <c r="E110" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F110" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
+        <v>1992</v>
+      </c>
+      <c r="I110">
         <v>2013</v>
       </c>
-      <c r="I110">
-[...1 lines deleted...]
-      </c>
       <c r="J110" t="s">
-        <v>508</v>
+        <v>453</v>
       </c>
       <c r="K110" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="L110"/>
       <c r="M110" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
       <c r="N110" t="s">
         <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="P110" t="s">
-        <v>547</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="B111" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="C111" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>550</v>
+        <v>320</v>
       </c>
       <c r="E111" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F111" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G111" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H111">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>1992</v>
+      </c>
+      <c r="I111">
+        <v>2013</v>
+      </c>
       <c r="J111" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="K111" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L111"/>
       <c r="M111" t="s">
-        <v>518</v>
+        <v>197</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="P111" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="B112" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="C112" t="s">
-        <v>515</v>
+        <v>190</v>
       </c>
       <c r="D112" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="E112" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F112" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H112">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I112"/>
       <c r="J112" t="s">
-        <v>529</v>
+        <v>192</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112"/>
-      <c r="M112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M112"/>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="P112" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="B113" t="s">
-        <v>527</v>
+        <v>548</v>
       </c>
       <c r="C113" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F113" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G113" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H113">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>529</v>
+        <v>23</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
-      <c r="L113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L113"/>
       <c r="M113" t="s">
-        <v>518</v>
+        <v>197</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="P113" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B114" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="C114" t="s">
-        <v>515</v>
+        <v>190</v>
       </c>
       <c r="D114" t="s">
-        <v>104</v>
+        <v>554</v>
       </c>
       <c r="E114" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F114" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H114">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>508</v>
+        <v>192</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114"/>
-      <c r="M114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M114"/>
       <c r="N114" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O114" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="P114" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="B115" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="C115" t="s">
-        <v>515</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>113</v>
+        <v>554</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F115" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G115" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H115">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I115"/>
       <c r="J115" t="s">
-        <v>529</v>
+        <v>168</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115"/>
       <c r="M115" t="s">
-        <v>518</v>
+        <v>197</v>
       </c>
       <c r="N115" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="O115" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="P115" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="B116" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="C116" t="s">
-        <v>515</v>
+        <v>563</v>
       </c>
       <c r="D116" t="s">
-        <v>85</v>
+        <v>564</v>
       </c>
       <c r="E116" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F116" t="s">
-        <v>21</v>
+        <v>565</v>
       </c>
       <c r="G116" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H116">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I116"/>
       <c r="J116" t="s">
-        <v>508</v>
+        <v>566</v>
       </c>
       <c r="K116" t="s">
-        <v>573</v>
+        <v>24</v>
       </c>
       <c r="L116" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="M116" t="s">
-        <v>518</v>
+        <v>568</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="P116" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B117" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C117" t="s">
-        <v>515</v>
+        <v>573</v>
       </c>
       <c r="D117" t="s">
-        <v>69</v>
+        <v>574</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I117">
         <v>2020</v>
       </c>
       <c r="J117" t="s">
-        <v>508</v>
+        <v>566</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="M117" t="s">
-        <v>518</v>
+        <v>576</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="P117" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B118" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="C118" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="D118" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G118" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-      <c r="I118"/>
+        <v>22</v>
+      </c>
+      <c r="H118">
+        <v>2017</v>
+      </c>
+      <c r="I118">
+        <v>2021</v>
+      </c>
       <c r="J118" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118"/>
       <c r="M118" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="P118" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B119" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C119" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="D119" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G119" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="H119"/>
+        <v>101</v>
+      </c>
+      <c r="H119">
+        <v>2018</v>
+      </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119"/>
       <c r="M119" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="P119" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B120" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C120" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="D120" t="s">
-        <v>202</v>
+        <v>592</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-      <c r="I120"/>
+        <v>22</v>
+      </c>
+      <c r="H120">
+        <v>2010</v>
+      </c>
+      <c r="I120">
+        <v>2014</v>
+      </c>
       <c r="J120" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120"/>
       <c r="M120" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="P120" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B121" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C121" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="D121" t="s">
-        <v>224</v>
+        <v>597</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G121" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-      <c r="I121"/>
+        <v>22</v>
+      </c>
+      <c r="H121">
+        <v>2014</v>
+      </c>
+      <c r="I121">
+        <v>2020</v>
+      </c>
       <c r="J121" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="K121" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L121"/>
       <c r="M121" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="P121" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B122" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>573</v>
       </c>
       <c r="D122" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G122" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H122">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I122"/>
+        <v>2013</v>
+      </c>
+      <c r="I122">
+        <v>2020</v>
+      </c>
       <c r="J122" t="s">
-        <v>50</v>
+        <v>566</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="M122" t="s">
-        <v>607</v>
+        <v>576</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="P122" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="B123" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>573</v>
       </c>
       <c r="D123" t="s">
-        <v>612</v>
+        <v>431</v>
       </c>
       <c r="E123" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F123" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G123" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H123">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>50</v>
+        <v>587</v>
       </c>
       <c r="K123" t="s">
         <v>24</v>
       </c>
-      <c r="L123" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L123"/>
       <c r="M123" t="s">
-        <v>614</v>
+        <v>576</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="P123" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="B124" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>573</v>
       </c>
       <c r="D124" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="E124" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F124" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G124" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H124">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I124"/>
+        <v>2014</v>
+      </c>
+      <c r="I124">
+        <v>2020</v>
+      </c>
       <c r="J124" t="s">
-        <v>50</v>
+        <v>587</v>
       </c>
       <c r="K124" t="s">
         <v>24</v>
       </c>
-      <c r="L124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L124"/>
       <c r="M124" t="s">
-        <v>43</v>
+        <v>576</v>
       </c>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="P124" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="B125" t="s">
-        <v>624</v>
+        <v>585</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>573</v>
       </c>
       <c r="D125" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="E125" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F125" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G125" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H125">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I125"/>
+        <v>2010</v>
+      </c>
+      <c r="I125">
+        <v>2018</v>
+      </c>
       <c r="J125" t="s">
-        <v>50</v>
+        <v>587</v>
       </c>
       <c r="K125" t="s">
         <v>24</v>
       </c>
       <c r="L125" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="M125" t="s">
-        <v>43</v>
+        <v>576</v>
       </c>
       <c r="N125" t="s">
         <v>27</v>
       </c>
       <c r="O125" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="P125" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="B126" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="C126" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
       <c r="D126" t="s">
-        <v>632</v>
+        <v>123</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G126" t="s">
         <v>22</v>
       </c>
       <c r="H126">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I126">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J126" t="s">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="K126" t="s">
-        <v>633</v>
+        <v>24</v>
       </c>
       <c r="L126"/>
       <c r="M126" t="s">
-        <v>634</v>
+        <v>576</v>
       </c>
       <c r="N126" t="s">
-        <v>635</v>
+        <v>27</v>
       </c>
       <c r="O126" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="P126" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="B127" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="C127" t="s">
-        <v>136</v>
+        <v>573</v>
       </c>
       <c r="D127" t="s">
-        <v>640</v>
+        <v>167</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
         <v>21</v>
       </c>
       <c r="G127" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H127">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I127"/>
+        <v>2017</v>
+      </c>
+      <c r="I127">
+        <v>2020</v>
+      </c>
       <c r="J127" t="s">
-        <v>641</v>
+        <v>587</v>
       </c>
       <c r="K127" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L127"/>
       <c r="M127" t="s">
-        <v>642</v>
+        <v>576</v>
       </c>
       <c r="N127" t="s">
         <v>27</v>
       </c>
       <c r="O127" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="P127" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B128" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="C128" t="s">
-        <v>136</v>
+        <v>573</v>
       </c>
       <c r="D128" t="s">
-        <v>645</v>
+        <v>90</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>21</v>
       </c>
       <c r="G128" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H128">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I128"/>
+        <v>2009</v>
+      </c>
+      <c r="I128">
+        <v>2019</v>
+      </c>
       <c r="J128" t="s">
-        <v>641</v>
+        <v>566</v>
       </c>
       <c r="K128" t="s">
-        <v>340</v>
+        <v>630</v>
       </c>
       <c r="L128" t="s">
-        <v>466</v>
+        <v>631</v>
       </c>
       <c r="M128" t="s">
-        <v>642</v>
+        <v>576</v>
       </c>
       <c r="N128" t="s">
         <v>27</v>
       </c>
       <c r="O128" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="P128" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B129" t="s">
-        <v>647</v>
+        <v>635</v>
       </c>
       <c r="C129" t="s">
-        <v>136</v>
+        <v>573</v>
       </c>
       <c r="D129" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>21</v>
       </c>
       <c r="G129" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H129">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I129"/>
+        <v>2016</v>
+      </c>
+      <c r="I129">
+        <v>2020</v>
+      </c>
       <c r="J129" t="s">
-        <v>641</v>
+        <v>566</v>
       </c>
       <c r="K129" t="s">
-        <v>648</v>
+        <v>24</v>
       </c>
       <c r="L129" t="s">
-        <v>466</v>
+        <v>636</v>
       </c>
       <c r="M129" t="s">
-        <v>642</v>
+        <v>576</v>
       </c>
       <c r="N129" t="s">
         <v>27</v>
       </c>
       <c r="O129" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="P129" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B130" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="C130" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D130" t="s">
-        <v>651</v>
+        <v>70</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G130" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="H130"/>
       <c r="I130"/>
       <c r="J130" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="K130" t="s">
         <v>24</v>
       </c>
       <c r="L130"/>
       <c r="M130" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="N130" t="s">
         <v>27</v>
       </c>
       <c r="O130" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="P130" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="B131" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="C131" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D131" t="s">
-        <v>181</v>
+        <v>649</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G131" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="H131"/>
+      <c r="I131"/>
       <c r="J131" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="K131" t="s">
         <v>24</v>
       </c>
-      <c r="L131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L131"/>
       <c r="M131" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="N131" t="s">
         <v>27</v>
       </c>
       <c r="O131" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="P131" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="B132" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C132" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D132" t="s">
-        <v>656</v>
+        <v>107</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G132" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="H132"/>
+      <c r="I132"/>
       <c r="J132" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="K132" t="s">
         <v>24</v>
       </c>
-      <c r="L132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L132"/>
       <c r="M132" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="N132" t="s">
         <v>27</v>
       </c>
       <c r="O132" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="P132" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="B133" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="C133" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D133" t="s">
-        <v>85</v>
+        <v>275</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G133" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="H133"/>
+      <c r="I133"/>
       <c r="J133" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="K133" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="L133"/>
       <c r="M133" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="N133" t="s">
         <v>27</v>
       </c>
       <c r="O133" t="s">
+        <v>658</v>
+      </c>
+      <c r="P133" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>660</v>
       </c>
       <c r="B134" t="s">
         <v>661</v>
       </c>
       <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G134" t="s">
-        <v>22</v>
+        <v>663</v>
       </c>
       <c r="H134">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I134"/>
       <c r="J134" t="s">
-        <v>663</v>
+        <v>50</v>
       </c>
       <c r="K134" t="s">
         <v>24</v>
       </c>
       <c r="L134" t="s">
+        <v>161</v>
+      </c>
+      <c r="M134" t="s">
+        <v>162</v>
+      </c>
+      <c r="N134" t="s">
+        <v>27</v>
+      </c>
+      <c r="O134" t="s">
         <v>664</v>
       </c>
-      <c r="M134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P134" t="s">
-        <v>667</v>
+        <v>164</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>665</v>
+      </c>
+      <c r="B135" t="s">
+        <v>666</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135" t="s">
+        <v>667</v>
+      </c>
+      <c r="E135" t="s">
+        <v>39</v>
+      </c>
+      <c r="F135" t="s">
+        <v>40</v>
+      </c>
+      <c r="G135" t="s">
+        <v>101</v>
+      </c>
+      <c r="H135">
+        <v>2014</v>
+      </c>
+      <c r="I135"/>
+      <c r="J135" t="s">
+        <v>50</v>
+      </c>
+      <c r="K135" t="s">
+        <v>24</v>
+      </c>
+      <c r="L135" t="s">
         <v>668</v>
       </c>
-      <c r="B135" t="s">
+      <c r="M135" t="s">
         <v>669</v>
       </c>
-      <c r="C135" t="s">
-[...26 lines deleted...]
-      <c r="L135" t="s">
+      <c r="N135" t="s">
+        <v>27</v>
+      </c>
+      <c r="O135" t="s">
         <v>670</v>
       </c>
-      <c r="M135" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P135" t="s">
-        <v>672</v>
+        <v>111</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>671</v>
+      </c>
+      <c r="B136" t="s">
+        <v>672</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136" t="s">
         <v>673</v>
       </c>
-      <c r="B136" t="s">
+      <c r="E136" t="s">
+        <v>39</v>
+      </c>
+      <c r="F136" t="s">
+        <v>40</v>
+      </c>
+      <c r="G136" t="s">
+        <v>101</v>
+      </c>
+      <c r="H136">
+        <v>2017</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136" t="s">
+        <v>50</v>
+      </c>
+      <c r="K136" t="s">
+        <v>24</v>
+      </c>
+      <c r="L136" t="s">
         <v>674</v>
       </c>
-      <c r="C136" t="s">
+      <c r="M136" t="s">
+        <v>43</v>
+      </c>
+      <c r="N136" t="s">
+        <v>27</v>
+      </c>
+      <c r="O136" t="s">
         <v>675</v>
       </c>
-      <c r="D136" t="s">
+      <c r="P136" t="s">
         <v>676</v>
-      </c>
-[...32 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B137" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="C137" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D137" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
         <v>58</v>
       </c>
       <c r="G137" t="s">
         <v>22</v>
       </c>
       <c r="H137">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I137">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J137" t="s">
-        <v>677</v>
+        <v>581</v>
       </c>
       <c r="K137" t="s">
-        <v>633</v>
+        <v>681</v>
       </c>
       <c r="L137"/>
       <c r="M137" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="N137" t="s">
-        <v>635</v>
+        <v>683</v>
       </c>
       <c r="O137" t="s">
         <v>684</v>
       </c>
       <c r="P137" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>686</v>
       </c>
       <c r="B138" t="s">
         <v>687</v>
       </c>
       <c r="C138" t="s">
-        <v>675</v>
+        <v>190</v>
       </c>
       <c r="D138" t="s">
         <v>688</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G138" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H138">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I138">
         <v>2015</v>
       </c>
+      <c r="I138"/>
       <c r="J138" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="K138" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="L138"/>
+        <v>392</v>
+      </c>
+      <c r="L138" t="s">
+        <v>523</v>
+      </c>
       <c r="M138" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="N138" t="s">
-        <v>635</v>
+        <v>27</v>
       </c>
       <c r="O138" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="P138" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="B139" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C139" t="s">
+        <v>190</v>
+      </c>
+      <c r="D139" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G139" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H139">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
+        <v>689</v>
+      </c>
+      <c r="K139" t="s">
+        <v>392</v>
+      </c>
+      <c r="L139" t="s">
+        <v>523</v>
+      </c>
+      <c r="M139" t="s">
+        <v>690</v>
+      </c>
+      <c r="N139" t="s">
+        <v>27</v>
+      </c>
+      <c r="O139" t="s">
         <v>694</v>
       </c>
-      <c r="K139" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P139" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>698</v>
+        <v>686</v>
       </c>
       <c r="B140" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C140" t="s">
-        <v>693</v>
+        <v>190</v>
       </c>
       <c r="D140" t="s">
-        <v>458</v>
+        <v>173</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G140" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H140">
-        <v>1985</v>
+        <v>2015</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="K140" t="s">
-        <v>24</v>
+        <v>696</v>
       </c>
       <c r="L140" t="s">
-        <v>700</v>
+        <v>523</v>
       </c>
       <c r="M140" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="N140" t="s">
         <v>27</v>
       </c>
       <c r="O140" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="P140" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>703</v>
+        <v>686</v>
       </c>
       <c r="B141" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="C141" t="s">
-        <v>693</v>
+        <v>190</v>
       </c>
       <c r="D141" t="s">
-        <v>559</v>
+        <v>699</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G141" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H141">
-        <v>1984</v>
+        <v>2015</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="K141" t="s">
         <v>24</v>
       </c>
-      <c r="L141" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L141"/>
       <c r="M141" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="N141" t="s">
         <v>27</v>
       </c>
       <c r="O141" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="P141" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
       <c r="B142" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C142" t="s">
-        <v>693</v>
+        <v>190</v>
       </c>
       <c r="D142" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G142" t="s">
         <v>22</v>
       </c>
       <c r="H142">
-        <v>1987</v>
+        <v>2015</v>
       </c>
       <c r="I142">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J142" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="K142" t="s">
         <v>24</v>
       </c>
-      <c r="L142"/>
+      <c r="L142" t="s">
+        <v>523</v>
+      </c>
       <c r="M142" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="N142" t="s">
         <v>27</v>
       </c>
       <c r="O142" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="P142" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>712</v>
+        <v>686</v>
       </c>
       <c r="B143" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="C143" t="s">
-        <v>693</v>
+        <v>190</v>
       </c>
       <c r="D143" t="s">
-        <v>32</v>
+        <v>704</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G143" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H143">
-        <v>1989</v>
-[...1 lines deleted...]
-      <c r="I143"/>
+        <v>2015</v>
+      </c>
+      <c r="I143">
+        <v>2015</v>
+      </c>
       <c r="J143" t="s">
-        <v>663</v>
+        <v>689</v>
       </c>
       <c r="K143" t="s">
         <v>24</v>
       </c>
-      <c r="L143"/>
+      <c r="L143" t="s">
+        <v>523</v>
+      </c>
       <c r="M143" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="N143" t="s">
         <v>27</v>
       </c>
       <c r="O143" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="P143" t="s">
-        <v>715</v>
+        <v>692</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>716</v>
+        <v>686</v>
       </c>
       <c r="B144" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="C144" t="s">
-        <v>693</v>
+        <v>190</v>
       </c>
       <c r="D144" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
-        <v>1987</v>
+        <v>2015</v>
       </c>
       <c r="I144">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J144" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="K144" t="s">
         <v>24</v>
       </c>
       <c r="L144" t="s">
-        <v>718</v>
+        <v>523</v>
       </c>
       <c r="M144" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="N144" t="s">
         <v>27</v>
       </c>
       <c r="O144" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="P144" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="B145" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="C145" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="D145" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G145" t="s">
         <v>22</v>
       </c>
       <c r="H145">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="I145">
-        <v>1991</v>
+        <v>2020</v>
       </c>
       <c r="J145" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="K145" t="s">
         <v>24</v>
       </c>
-      <c r="L145"/>
+      <c r="L145" t="s">
+        <v>712</v>
+      </c>
       <c r="M145" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="N145" t="s">
         <v>27</v>
       </c>
       <c r="O145" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="P145" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B146" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="C146" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="D146" t="s">
-        <v>113</v>
+        <v>167</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G146" t="s">
         <v>22</v>
       </c>
       <c r="H146">
-        <v>1989</v>
+        <v>2001</v>
       </c>
       <c r="I146">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J146" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="K146" t="s">
         <v>24</v>
       </c>
-      <c r="L146"/>
+      <c r="L146" t="s">
+        <v>718</v>
+      </c>
       <c r="M146" t="s">
-        <v>695</v>
+        <v>713</v>
       </c>
       <c r="N146" t="s">
         <v>27</v>
       </c>
       <c r="O146" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="P146" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="B147" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="C147" t="s">
-        <v>693</v>
+        <v>723</v>
       </c>
       <c r="D147" t="s">
-        <v>91</v>
+        <v>724</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G147" t="s">
         <v>22</v>
       </c>
       <c r="H147">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I147">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="J147" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="K147" t="s">
-        <v>24</v>
+        <v>681</v>
       </c>
       <c r="L147"/>
       <c r="M147" t="s">
-        <v>695</v>
+        <v>726</v>
       </c>
       <c r="N147" t="s">
-        <v>27</v>
+        <v>683</v>
       </c>
       <c r="O147" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="P147" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B148" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="C148" t="s">
-        <v>693</v>
+        <v>723</v>
       </c>
       <c r="D148" t="s">
-        <v>113</v>
+        <v>731</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G148" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H148">
-        <v>1989</v>
-[...1 lines deleted...]
-      <c r="I148"/>
+        <v>2008</v>
+      </c>
+      <c r="I148">
+        <v>2015</v>
+      </c>
       <c r="J148" t="s">
-        <v>694</v>
+        <v>725</v>
       </c>
       <c r="K148" t="s">
-        <v>24</v>
+        <v>681</v>
       </c>
       <c r="L148"/>
       <c r="M148" t="s">
-        <v>695</v>
+        <v>726</v>
       </c>
       <c r="N148" t="s">
-        <v>27</v>
+        <v>683</v>
       </c>
       <c r="O148" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="P148" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B149" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C149" t="s">
-        <v>693</v>
+        <v>723</v>
       </c>
       <c r="D149" t="s">
-        <v>85</v>
+        <v>736</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G149" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H149">
-        <v>1984</v>
-[...1 lines deleted...]
-      <c r="I149"/>
+        <v>2008</v>
+      </c>
+      <c r="I149">
+        <v>2015</v>
+      </c>
       <c r="J149" t="s">
-        <v>694</v>
+        <v>725</v>
       </c>
       <c r="K149" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="L149"/>
       <c r="M149" t="s">
-        <v>695</v>
+        <v>726</v>
       </c>
       <c r="N149" t="s">
-        <v>27</v>
+        <v>683</v>
       </c>
       <c r="O149" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="P149" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="B150" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="C150" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D150" t="s">
-        <v>746</v>
+        <v>123</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>40</v>
       </c>
       <c r="G150" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H150">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K150" t="s">
         <v>24</v>
       </c>
       <c r="L150"/>
       <c r="M150" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N150" t="s">
         <v>27</v>
       </c>
       <c r="O150" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="P150" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B151" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="C151" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D151" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>40</v>
       </c>
       <c r="G151" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H151">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K151" t="s">
         <v>24</v>
       </c>
-      <c r="L151"/>
+      <c r="L151" t="s">
+        <v>748</v>
+      </c>
       <c r="M151" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N151" t="s">
         <v>27</v>
       </c>
       <c r="O151" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="P151" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="B152" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C152" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D152" t="s">
-        <v>555</v>
+        <v>616</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>40</v>
       </c>
       <c r="G152" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H152">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K152" t="s">
         <v>24</v>
       </c>
       <c r="L152" t="s">
+        <v>753</v>
+      </c>
+      <c r="M152" t="s">
+        <v>743</v>
+      </c>
+      <c r="N152" t="s">
+        <v>27</v>
+      </c>
+      <c r="O152" t="s">
+        <v>754</v>
+      </c>
+      <c r="P152" t="s">
         <v>755</v>
-      </c>
-[...10 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B153" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="C153" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D153" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
       <c r="F153" t="s">
         <v>40</v>
       </c>
       <c r="G153" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H153">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I153"/>
+        <v>1987</v>
+      </c>
+      <c r="I153">
+        <v>1988</v>
+      </c>
       <c r="J153" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K153" t="s">
-        <v>760</v>
+        <v>24</v>
       </c>
       <c r="L153"/>
       <c r="M153" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N153" t="s">
         <v>27</v>
       </c>
       <c r="O153" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="P153" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="B154" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C154" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D154" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
         <v>40</v>
       </c>
       <c r="G154" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H154">
-        <v>1986</v>
-[...3 lines deleted...]
-      </c>
+        <v>1989</v>
+      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
       <c r="L154"/>
       <c r="M154" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N154" t="s">
         <v>27</v>
       </c>
       <c r="O154" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="P154" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B155" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="C155" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D155" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>40</v>
       </c>
       <c r="G155" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H155">
         <v>1987</v>
       </c>
-      <c r="I155"/>
+      <c r="I155">
+        <v>1988</v>
+      </c>
       <c r="J155" t="s">
-        <v>663</v>
+        <v>742</v>
       </c>
       <c r="K155" t="s">
         <v>24</v>
       </c>
-      <c r="L155"/>
+      <c r="L155" t="s">
+        <v>766</v>
+      </c>
       <c r="M155" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N155" t="s">
         <v>27</v>
       </c>
       <c r="O155" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="P155" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="B156" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="C156" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D156" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
         <v>40</v>
       </c>
       <c r="G156" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H156">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I156"/>
+        <v>1989</v>
+      </c>
+      <c r="I156">
+        <v>1991</v>
+      </c>
       <c r="J156" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K156" t="s">
         <v>24</v>
       </c>
       <c r="L156"/>
       <c r="M156" t="s">
-        <v>695</v>
+        <v>771</v>
       </c>
       <c r="N156" t="s">
         <v>27</v>
       </c>
       <c r="O156" t="s">
+        <v>772</v>
+      </c>
+      <c r="P156" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>774</v>
+      </c>
+      <c r="B157" t="s">
         <v>775</v>
       </c>
-      <c r="B157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D157" t="s">
-        <v>777</v>
+        <v>167</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>40</v>
       </c>
       <c r="G157" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H157">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="I157"/>
+        <v>1989</v>
+      </c>
+      <c r="I157">
+        <v>2015</v>
+      </c>
       <c r="J157" t="s">
-        <v>694</v>
+        <v>776</v>
       </c>
       <c r="K157" t="s">
         <v>24</v>
       </c>
       <c r="L157"/>
       <c r="M157" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N157" t="s">
         <v>27</v>
       </c>
       <c r="O157" t="s">
+        <v>777</v>
+      </c>
+      <c r="P157" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>779</v>
+      </c>
+      <c r="B158" t="s">
         <v>780</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D158" t="s">
-        <v>782</v>
+        <v>100</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>40</v>
       </c>
       <c r="G158" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H158">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="I158"/>
+        <v>1989</v>
+      </c>
+      <c r="I158">
+        <v>1992</v>
+      </c>
       <c r="J158" t="s">
-        <v>694</v>
+        <v>776</v>
       </c>
       <c r="K158" t="s">
         <v>24</v>
       </c>
-      <c r="L158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L158"/>
       <c r="M158" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="P158" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B159" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C159" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D159" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
         <v>40</v>
       </c>
       <c r="G159" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H159">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K159" t="s">
         <v>24</v>
       </c>
-      <c r="L159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L159"/>
       <c r="M159" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="N159" t="s">
         <v>27</v>
       </c>
       <c r="O159" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="P159" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="B160" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="C160" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D160" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G160" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H160">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>1984</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K160" t="s">
         <v>24</v>
       </c>
       <c r="L160" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="M160" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="N160" t="s">
         <v>27</v>
       </c>
       <c r="O160" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="P160" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B161" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="C161" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D161" t="s">
-        <v>48</v>
+        <v>794</v>
       </c>
       <c r="E161" t="s">
         <v>20</v>
       </c>
       <c r="F161" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G161" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H161">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I161"/>
       <c r="J161" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K161" t="s">
         <v>24</v>
       </c>
-      <c r="L161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L161"/>
       <c r="M161" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="N161" t="s">
         <v>27</v>
       </c>
       <c r="O161" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="P161" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="B162" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="C162" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D162" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G162" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H162">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1989</v>
+      </c>
+      <c r="I162"/>
       <c r="J162" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K162" t="s">
         <v>24</v>
       </c>
-      <c r="L162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L162"/>
       <c r="M162" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="N162" t="s">
         <v>27</v>
       </c>
       <c r="O162" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="P162" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="B163" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="C163" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D163" t="s">
-        <v>104</v>
+        <v>612</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G163" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H163">
-        <v>2011</v>
+        <v>1983</v>
       </c>
       <c r="I163"/>
       <c r="J163" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K163" t="s">
         <v>24</v>
       </c>
-      <c r="L163"/>
+      <c r="L163" t="s">
+        <v>803</v>
+      </c>
       <c r="M163" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="N163" t="s">
         <v>27</v>
       </c>
       <c r="O163" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="P163" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="B164" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="C164" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D164" t="s">
-        <v>812</v>
+        <v>173</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G164" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H164">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="K164" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="L164"/>
       <c r="M164" t="s">
-        <v>814</v>
+        <v>743</v>
       </c>
       <c r="N164" t="s">
         <v>27</v>
       </c>
       <c r="O164" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="P164" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="B165" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="C165" t="s">
-        <v>818</v>
+        <v>741</v>
       </c>
       <c r="D165" t="s">
-        <v>819</v>
+        <v>70</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G165" t="s">
         <v>22</v>
       </c>
       <c r="H165">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="I165">
-        <v>2006</v>
+        <v>1988</v>
       </c>
       <c r="J165" t="s">
-        <v>820</v>
+        <v>742</v>
       </c>
       <c r="K165" t="s">
         <v>24</v>
       </c>
-      <c r="L165" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L165"/>
       <c r="M165" t="s">
-        <v>822</v>
+        <v>743</v>
       </c>
       <c r="N165" t="s">
         <v>27</v>
       </c>
       <c r="O165" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="P165"/>
+        <v>813</v>
+      </c>
+      <c r="P165" t="s">
+        <v>814</v>
+      </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="B166" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="C166" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D166" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G166" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H166">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="I166"/>
       <c r="J166" t="s">
-        <v>586</v>
+        <v>711</v>
       </c>
       <c r="K166" t="s">
         <v>24</v>
       </c>
       <c r="L166"/>
       <c r="M166" t="s">
-        <v>827</v>
+        <v>743</v>
       </c>
       <c r="N166" t="s">
         <v>27</v>
       </c>
       <c r="O166" t="s">
-        <v>828</v>
+        <v>817</v>
       </c>
       <c r="P166" t="s">
-        <v>829</v>
+        <v>818</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="B167" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="C167" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D167" t="s">
-        <v>831</v>
+        <v>107</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G167" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H167">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="I167"/>
       <c r="J167" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K167" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L167"/>
       <c r="M167" t="s">
-        <v>827</v>
+        <v>743</v>
       </c>
       <c r="N167" t="s">
         <v>27</v>
       </c>
       <c r="O167" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="P167" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>823</v>
+      </c>
+      <c r="B168" t="s">
         <v>824</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D168" t="s">
-        <v>48</v>
+        <v>825</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G168" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H168">
-        <v>2014</v>
+        <v>1986</v>
       </c>
       <c r="I168"/>
       <c r="J168" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K168" t="s">
         <v>24</v>
       </c>
       <c r="L168"/>
       <c r="M168" t="s">
+        <v>743</v>
+      </c>
+      <c r="N168" t="s">
+        <v>27</v>
+      </c>
+      <c r="O168" t="s">
+        <v>826</v>
+      </c>
+      <c r="P168" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="B169" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="C169" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D169" t="s">
-        <v>113</v>
+        <v>830</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G169" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H169">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="I169"/>
       <c r="J169" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K169" t="s">
         <v>24</v>
       </c>
       <c r="L169" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="M169" t="s">
-        <v>827</v>
+        <v>743</v>
       </c>
       <c r="N169" t="s">
         <v>27</v>
       </c>
       <c r="O169" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="P169" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="B170" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="C170" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D170" t="s">
-        <v>842</v>
+        <v>79</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G170" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H170">
-        <v>2014</v>
+        <v>1984</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K170" t="s">
-        <v>843</v>
+        <v>24</v>
       </c>
       <c r="L170" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="M170" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="N170" t="s">
         <v>27</v>
       </c>
       <c r="O170" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="P170" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="B171" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="C171" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D171" t="s">
-        <v>848</v>
+        <v>123</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G171" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H171">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I171"/>
+        <v>1999</v>
+      </c>
+      <c r="I171">
+        <v>2000</v>
+      </c>
       <c r="J171" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K171" t="s">
         <v>24</v>
       </c>
       <c r="L171" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="M171" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="N171" t="s">
         <v>27</v>
       </c>
       <c r="O171" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="P171" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="B172" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="C172" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D172" t="s">
-        <v>268</v>
+        <v>48</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G172" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H172">
+        <v>2011</v>
+      </c>
+      <c r="I172">
         <v>2014</v>
       </c>
-      <c r="I172"/>
       <c r="J172" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K172" t="s">
         <v>24</v>
       </c>
       <c r="L172" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="M172" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="N172" t="s">
         <v>27</v>
       </c>
       <c r="O172" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="P172" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="B173" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="C173" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D173" t="s">
-        <v>859</v>
+        <v>79</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G173" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H173">
+        <v>2011</v>
+      </c>
+      <c r="I173">
         <v>2014</v>
       </c>
-      <c r="I173"/>
       <c r="J173" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K173" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
       <c r="L173" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="M173" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="N173" t="s">
         <v>27</v>
       </c>
       <c r="O173" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="P173" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
       <c r="B174" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="C174" t="s">
-        <v>826</v>
+        <v>741</v>
       </c>
       <c r="D174" t="s">
-        <v>865</v>
+        <v>123</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G174" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H174">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>586</v>
+        <v>742</v>
       </c>
       <c r="K174" t="s">
         <v>24</v>
       </c>
-      <c r="L174" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L174"/>
       <c r="M174" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="N174" t="s">
         <v>27</v>
       </c>
       <c r="O174" t="s">
-        <v>867</v>
+        <v>856</v>
       </c>
       <c r="P174" t="s">
-        <v>868</v>
+        <v>857</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>869</v>
+        <v>858</v>
       </c>
       <c r="B175" t="s">
-        <v>870</v>
+        <v>859</v>
       </c>
       <c r="C175" t="s">
-        <v>631</v>
+        <v>741</v>
       </c>
       <c r="D175" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
       <c r="E175" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>507</v>
+        <v>58</v>
       </c>
       <c r="G175" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H175">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I175"/>
       <c r="J175" t="s">
-        <v>523</v>
+        <v>742</v>
       </c>
       <c r="K175" t="s">
-        <v>872</v>
+        <v>180</v>
       </c>
       <c r="L175" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
       <c r="M175" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="N175" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O175" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="P175" t="s">
-        <v>876</v>
+        <v>857</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="B176" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="C176" t="s">
-        <v>584</v>
+        <v>866</v>
       </c>
       <c r="D176" t="s">
-        <v>104</v>
+        <v>867</v>
       </c>
       <c r="E176" t="s">
         <v>20</v>
       </c>
       <c r="F176" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G176" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-      <c r="I176"/>
+        <v>22</v>
+      </c>
+      <c r="H176">
+        <v>2006</v>
+      </c>
+      <c r="I176">
+        <v>2006</v>
+      </c>
       <c r="J176" t="s">
-        <v>586</v>
+        <v>868</v>
       </c>
       <c r="K176" t="s">
         <v>24</v>
       </c>
-      <c r="L176"/>
+      <c r="L176" t="s">
+        <v>869</v>
+      </c>
       <c r="M176" t="s">
-        <v>587</v>
+        <v>870</v>
       </c>
       <c r="N176" t="s">
         <v>27</v>
       </c>
       <c r="O176" t="s">
-        <v>879</v>
-[...3 lines deleted...]
-      </c>
+        <v>871</v>
+      </c>
+      <c r="P176"/>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="B177" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="C177" t="s">
-        <v>584</v>
+        <v>874</v>
       </c>
       <c r="D177" t="s">
-        <v>883</v>
+        <v>107</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G177" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H177">
         <v>2014</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
-        <v>586</v>
+        <v>643</v>
       </c>
       <c r="K177" t="s">
         <v>24</v>
       </c>
       <c r="L177"/>
       <c r="M177" t="s">
-        <v>587</v>
+        <v>875</v>
       </c>
       <c r="N177" t="s">
         <v>27</v>
       </c>
       <c r="O177" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="P177" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>886</v>
+        <v>872</v>
       </c>
       <c r="B178" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="C178" t="s">
-        <v>584</v>
+        <v>874</v>
       </c>
       <c r="D178" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="E178" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F178" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G178" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H178">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I178"/>
       <c r="J178" t="s">
-        <v>889</v>
+        <v>643</v>
       </c>
       <c r="K178" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="L178"/>
       <c r="M178" t="s">
-        <v>587</v>
+        <v>875</v>
       </c>
       <c r="N178" t="s">
         <v>27</v>
       </c>
       <c r="O178" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="P178" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="B179" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="C179" t="s">
-        <v>631</v>
+        <v>874</v>
       </c>
       <c r="D179" t="s">
-        <v>645</v>
+        <v>48</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G179" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H179">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I179"/>
       <c r="J179" t="s">
-        <v>508</v>
+        <v>643</v>
       </c>
       <c r="K179" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
       <c r="L179"/>
       <c r="M179" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N179" t="s">
         <v>27</v>
       </c>
       <c r="O179" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="P179" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="B180" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="C180" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D180" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="E180" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G180" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H180">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I180"/>
+        <v>2006</v>
+      </c>
+      <c r="I180">
+        <v>2015</v>
+      </c>
       <c r="J180" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K180" t="s">
         <v>24</v>
       </c>
-      <c r="L180"/>
-      <c r="M180"/>
+      <c r="L180" t="s">
+        <v>885</v>
+      </c>
+      <c r="M180" t="s">
+        <v>875</v>
+      </c>
       <c r="N180" t="s">
         <v>27</v>
       </c>
       <c r="O180" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="P180" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B181" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="C181" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D181" t="s">
-        <v>187</v>
+        <v>890</v>
       </c>
       <c r="E181" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F181" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G181" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H181">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I181"/>
       <c r="J181" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K181" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M181"/>
+        <v>891</v>
+      </c>
+      <c r="L181" t="s">
+        <v>892</v>
+      </c>
+      <c r="M181" t="s">
+        <v>875</v>
+      </c>
       <c r="N181" t="s">
         <v>27</v>
       </c>
       <c r="O181" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="P181" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="B182" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="C182" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D182" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="E182" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F182" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G182" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H182">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I182"/>
       <c r="J182" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K182" t="s">
         <v>24</v>
       </c>
-      <c r="L182"/>
-      <c r="M182"/>
+      <c r="L182" t="s">
+        <v>897</v>
+      </c>
+      <c r="M182" t="s">
+        <v>875</v>
+      </c>
       <c r="N182" t="s">
         <v>27</v>
       </c>
       <c r="O182" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="P182" t="s">
-        <v>212</v>
+        <v>899</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="B183" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="C183" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D183" t="s">
-        <v>909</v>
+        <v>320</v>
       </c>
       <c r="E183" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F183" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G183" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H183">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K183" t="s">
         <v>24</v>
       </c>
-      <c r="L183"/>
-      <c r="M183"/>
+      <c r="L183" t="s">
+        <v>902</v>
+      </c>
+      <c r="M183" t="s">
+        <v>875</v>
+      </c>
       <c r="N183" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O183" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="P183" t="s">
-        <v>212</v>
+        <v>904</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="B184" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="C184" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D184" t="s">
-        <v>202</v>
+        <v>907</v>
       </c>
       <c r="E184" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F184" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G184" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H184">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K184" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M184"/>
+        <v>392</v>
+      </c>
+      <c r="L184" t="s">
+        <v>908</v>
+      </c>
+      <c r="M184" t="s">
+        <v>875</v>
+      </c>
       <c r="N184" t="s">
         <v>27</v>
       </c>
       <c r="O184" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="P184" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B185" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C185" t="s">
-        <v>136</v>
+        <v>874</v>
       </c>
       <c r="D185" t="s">
-        <v>193</v>
+        <v>913</v>
       </c>
       <c r="E185" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F185" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G185" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H185">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I185"/>
       <c r="J185" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K185" t="s">
         <v>24</v>
       </c>
-      <c r="L185"/>
-      <c r="M185"/>
+      <c r="L185" t="s">
+        <v>914</v>
+      </c>
+      <c r="M185" t="s">
+        <v>875</v>
+      </c>
       <c r="N185" t="s">
         <v>27</v>
       </c>
       <c r="O185" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="P185" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>917</v>
+      </c>
+      <c r="B186" t="s">
+        <v>918</v>
+      </c>
+      <c r="C186" t="s">
+        <v>679</v>
+      </c>
+      <c r="D186" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E186" t="s">
         <v>39</v>
       </c>
       <c r="F186" t="s">
-        <v>40</v>
+        <v>565</v>
       </c>
       <c r="G186" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H186">
+        <v>2017</v>
+      </c>
+      <c r="I186">
         <v>2021</v>
       </c>
-      <c r="I186"/>
       <c r="J186" t="s">
-        <v>138</v>
+        <v>581</v>
       </c>
       <c r="K186" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M186"/>
+        <v>920</v>
+      </c>
+      <c r="L186" t="s">
+        <v>921</v>
+      </c>
+      <c r="M186" t="s">
+        <v>922</v>
+      </c>
       <c r="N186" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O186" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="P186" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B187" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C187" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D187" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="E187" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F187" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G187" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="H187"/>
       <c r="I187"/>
       <c r="J187" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
       <c r="L187"/>
-      <c r="M187"/>
+      <c r="M187" t="s">
+        <v>644</v>
+      </c>
       <c r="N187" t="s">
         <v>27</v>
       </c>
       <c r="O187" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="P187" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B188" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C188" t="s">
-        <v>136</v>
+        <v>641</v>
       </c>
       <c r="D188" t="s">
-        <v>340</v>
+        <v>931</v>
       </c>
       <c r="E188" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F188" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G188" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H188">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I188"/>
       <c r="J188" t="s">
-        <v>138</v>
+        <v>643</v>
       </c>
       <c r="K188" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="L188"/>
-      <c r="M188"/>
+      <c r="M188" t="s">
+        <v>644</v>
+      </c>
       <c r="N188" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="O188" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="P188" t="s">
-        <v>212</v>
+        <v>933</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="B189" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="C189" t="s">
-        <v>18</v>
+        <v>641</v>
       </c>
       <c r="D189" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E189" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F189" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G189" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H189">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I189"/>
+        <v>2008</v>
+      </c>
+      <c r="I189">
+        <v>2013</v>
+      </c>
       <c r="J189" t="s">
-        <v>114</v>
+        <v>937</v>
       </c>
       <c r="K189" t="s">
         <v>24</v>
       </c>
-      <c r="L189"/>
-      <c r="M189"/>
+      <c r="L189" t="s">
+        <v>523</v>
+      </c>
+      <c r="M189" t="s">
+        <v>644</v>
+      </c>
       <c r="N189" t="s">
         <v>27</v>
       </c>
       <c r="O189" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="P189" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="B190" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="C190" t="s">
-        <v>218</v>
+        <v>679</v>
       </c>
       <c r="D190" t="s">
-        <v>113</v>
+        <v>693</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G190" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="H190">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I190"/>
       <c r="J190" t="s">
-        <v>114</v>
+        <v>566</v>
       </c>
       <c r="K190" t="s">
-        <v>24</v>
+        <v>392</v>
       </c>
       <c r="L190"/>
-      <c r="M190"/>
+      <c r="M190" t="s">
+        <v>922</v>
+      </c>
       <c r="N190" t="s">
         <v>27</v>
       </c>
       <c r="O190" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="P190" t="s">
-        <v>938</v>
+        <v>943</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>944</v>
+      </c>
+      <c r="B191" t="s">
+        <v>945</v>
+      </c>
+      <c r="C191" t="s">
+        <v>190</v>
+      </c>
+      <c r="D191" t="s">
+        <v>275</v>
+      </c>
+      <c r="E191" t="s">
+        <v>39</v>
+      </c>
+      <c r="F191" t="s">
+        <v>565</v>
+      </c>
+      <c r="G191" t="s">
+        <v>101</v>
+      </c>
+      <c r="H191">
+        <v>2026</v>
+      </c>
+      <c r="I191"/>
+      <c r="J191" t="s">
+        <v>291</v>
+      </c>
+      <c r="K191" t="s">
+        <v>180</v>
+      </c>
+      <c r="L191" t="s">
+        <v>946</v>
+      </c>
+      <c r="M191" t="s">
+        <v>537</v>
+      </c>
+      <c r="N191" t="s">
+        <v>27</v>
+      </c>
+      <c r="O191" t="s">
+        <v>947</v>
+      </c>
+      <c r="P191" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>949</v>
+      </c>
+      <c r="B192" t="s">
+        <v>950</v>
+      </c>
+      <c r="C192" t="s">
+        <v>190</v>
+      </c>
+      <c r="D192" t="s">
+        <v>239</v>
+      </c>
+      <c r="E192" t="s">
+        <v>39</v>
+      </c>
+      <c r="F192" t="s">
+        <v>58</v>
+      </c>
+      <c r="G192" t="s">
+        <v>101</v>
+      </c>
+      <c r="H192">
+        <v>2021</v>
+      </c>
+      <c r="I192"/>
+      <c r="J192" t="s">
+        <v>192</v>
+      </c>
+      <c r="K192" t="s">
+        <v>24</v>
+      </c>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192" t="s">
+        <v>27</v>
+      </c>
+      <c r="O192" t="s">
+        <v>951</v>
+      </c>
+      <c r="P192" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>949</v>
+      </c>
+      <c r="B193" t="s">
+        <v>953</v>
+      </c>
+      <c r="C193" t="s">
+        <v>190</v>
+      </c>
+      <c r="D193" t="s">
+        <v>239</v>
+      </c>
+      <c r="E193" t="s">
+        <v>39</v>
+      </c>
+      <c r="F193" t="s">
+        <v>40</v>
+      </c>
+      <c r="G193" t="s">
+        <v>101</v>
+      </c>
+      <c r="H193">
+        <v>2021</v>
+      </c>
+      <c r="I193"/>
+      <c r="J193" t="s">
+        <v>192</v>
+      </c>
+      <c r="K193" t="s">
+        <v>24</v>
+      </c>
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193" t="s">
+        <v>27</v>
+      </c>
+      <c r="O193" t="s">
+        <v>954</v>
+      </c>
+      <c r="P193" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>956</v>
+      </c>
+      <c r="B194" t="s">
+        <v>957</v>
+      </c>
+      <c r="C194" t="s">
+        <v>190</v>
+      </c>
+      <c r="D194" t="s">
+        <v>958</v>
+      </c>
+      <c r="E194" t="s">
+        <v>39</v>
+      </c>
+      <c r="F194" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" t="s">
+        <v>101</v>
+      </c>
+      <c r="H194">
+        <v>2021</v>
+      </c>
+      <c r="I194"/>
+      <c r="J194" t="s">
+        <v>192</v>
+      </c>
+      <c r="K194" t="s">
+        <v>24</v>
+      </c>
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194" t="s">
+        <v>27</v>
+      </c>
+      <c r="O194" t="s">
+        <v>959</v>
+      </c>
+      <c r="P194" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>960</v>
+      </c>
+      <c r="B195" t="s">
+        <v>961</v>
+      </c>
+      <c r="C195" t="s">
+        <v>190</v>
+      </c>
+      <c r="D195" t="s">
+        <v>962</v>
+      </c>
+      <c r="E195" t="s">
+        <v>39</v>
+      </c>
+      <c r="F195" t="s">
+        <v>40</v>
+      </c>
+      <c r="G195" t="s">
+        <v>101</v>
+      </c>
+      <c r="H195">
+        <v>2021</v>
+      </c>
+      <c r="I195"/>
+      <c r="J195" t="s">
+        <v>192</v>
+      </c>
+      <c r="K195" t="s">
+        <v>24</v>
+      </c>
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195" t="s">
+        <v>103</v>
+      </c>
+      <c r="O195" t="s">
+        <v>963</v>
+      </c>
+      <c r="P195" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>964</v>
+      </c>
+      <c r="B196" t="s">
+        <v>965</v>
+      </c>
+      <c r="C196" t="s">
+        <v>190</v>
+      </c>
+      <c r="D196" t="s">
+        <v>107</v>
+      </c>
+      <c r="E196" t="s">
+        <v>39</v>
+      </c>
+      <c r="F196" t="s">
+        <v>40</v>
+      </c>
+      <c r="G196" t="s">
+        <v>101</v>
+      </c>
+      <c r="H196">
+        <v>2021</v>
+      </c>
+      <c r="I196"/>
+      <c r="J196" t="s">
+        <v>192</v>
+      </c>
+      <c r="K196" t="s">
+        <v>24</v>
+      </c>
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196" t="s">
+        <v>27</v>
+      </c>
+      <c r="O196" t="s">
+        <v>966</v>
+      </c>
+      <c r="P196" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>968</v>
+      </c>
+      <c r="B197" t="s">
+        <v>969</v>
+      </c>
+      <c r="C197" t="s">
+        <v>190</v>
+      </c>
+      <c r="D197" t="s">
+        <v>245</v>
+      </c>
+      <c r="E197" t="s">
+        <v>39</v>
+      </c>
+      <c r="F197" t="s">
+        <v>40</v>
+      </c>
+      <c r="G197" t="s">
+        <v>101</v>
+      </c>
+      <c r="H197">
+        <v>2021</v>
+      </c>
+      <c r="I197"/>
+      <c r="J197" t="s">
+        <v>192</v>
+      </c>
+      <c r="K197" t="s">
+        <v>24</v>
+      </c>
+      <c r="L197"/>
+      <c r="M197"/>
+      <c r="N197" t="s">
+        <v>27</v>
+      </c>
+      <c r="O197" t="s">
+        <v>970</v>
+      </c>
+      <c r="P197" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>972</v>
+      </c>
+      <c r="B198" t="s">
+        <v>973</v>
+      </c>
+      <c r="C198" t="s">
+        <v>190</v>
+      </c>
+      <c r="D198" t="s">
+        <v>261</v>
+      </c>
+      <c r="E198" t="s">
+        <v>39</v>
+      </c>
+      <c r="F198" t="s">
+        <v>40</v>
+      </c>
+      <c r="G198" t="s">
+        <v>101</v>
+      </c>
+      <c r="H198">
+        <v>2021</v>
+      </c>
+      <c r="I198"/>
+      <c r="J198" t="s">
+        <v>192</v>
+      </c>
+      <c r="K198" t="s">
+        <v>24</v>
+      </c>
+      <c r="L198"/>
+      <c r="M198"/>
+      <c r="N198" t="s">
+        <v>103</v>
+      </c>
+      <c r="O198" t="s">
+        <v>974</v>
+      </c>
+      <c r="P198" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>976</v>
+      </c>
+      <c r="B199" t="s">
+        <v>977</v>
+      </c>
+      <c r="C199" t="s">
+        <v>190</v>
+      </c>
+      <c r="D199" t="s">
+        <v>227</v>
+      </c>
+      <c r="E199" t="s">
+        <v>39</v>
+      </c>
+      <c r="F199" t="s">
+        <v>40</v>
+      </c>
+      <c r="G199" t="s">
+        <v>101</v>
+      </c>
+      <c r="H199">
+        <v>2021</v>
+      </c>
+      <c r="I199"/>
+      <c r="J199" t="s">
+        <v>192</v>
+      </c>
+      <c r="K199" t="s">
+        <v>24</v>
+      </c>
+      <c r="L199"/>
+      <c r="M199"/>
+      <c r="N199" t="s">
+        <v>27</v>
+      </c>
+      <c r="O199" t="s">
+        <v>978</v>
+      </c>
+      <c r="P199" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>980</v>
+      </c>
+      <c r="B200" t="s">
+        <v>981</v>
+      </c>
+      <c r="C200" t="s">
+        <v>190</v>
+      </c>
+      <c r="D200" t="s">
+        <v>392</v>
+      </c>
+      <c r="E200" t="s">
+        <v>39</v>
+      </c>
+      <c r="F200" t="s">
+        <v>40</v>
+      </c>
+      <c r="G200" t="s">
+        <v>101</v>
+      </c>
+      <c r="H200">
+        <v>2021</v>
+      </c>
+      <c r="I200"/>
+      <c r="J200" t="s">
+        <v>192</v>
+      </c>
+      <c r="K200" t="s">
+        <v>180</v>
+      </c>
+      <c r="L200"/>
+      <c r="M200"/>
+      <c r="N200" t="s">
+        <v>103</v>
+      </c>
+      <c r="O200" t="s">
+        <v>982</v>
+      </c>
+      <c r="P200" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>983</v>
+      </c>
+      <c r="B201" t="s">
+        <v>984</v>
+      </c>
+      <c r="C201" t="s">
+        <v>18</v>
+      </c>
+      <c r="D201" t="s">
+        <v>985</v>
+      </c>
+      <c r="E201" t="s">
+        <v>20</v>
+      </c>
+      <c r="F201" t="s">
+        <v>40</v>
+      </c>
+      <c r="G201" t="s">
+        <v>101</v>
+      </c>
+      <c r="H201">
+        <v>2014</v>
+      </c>
+      <c r="I201"/>
+      <c r="J201" t="s">
+        <v>168</v>
+      </c>
+      <c r="K201" t="s">
+        <v>24</v>
+      </c>
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201" t="s">
+        <v>27</v>
+      </c>
+      <c r="O201" t="s">
+        <v>986</v>
+      </c>
+      <c r="P201" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>988</v>
+      </c>
+      <c r="B202" t="s">
+        <v>989</v>
+      </c>
+      <c r="C202" t="s">
+        <v>269</v>
+      </c>
+      <c r="D202" t="s">
+        <v>167</v>
+      </c>
+      <c r="E202" t="s">
+        <v>20</v>
+      </c>
+      <c r="F202" t="s">
+        <v>40</v>
+      </c>
+      <c r="G202" t="s">
+        <v>101</v>
+      </c>
+      <c r="H202">
+        <v>2013</v>
+      </c>
+      <c r="I202"/>
+      <c r="J202" t="s">
+        <v>168</v>
+      </c>
+      <c r="K202" t="s">
+        <v>24</v>
+      </c>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202" t="s">
+        <v>27</v>
+      </c>
+      <c r="O202" t="s">
+        <v>990</v>
+      </c>
+      <c r="P202" t="s">
+        <v>991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">