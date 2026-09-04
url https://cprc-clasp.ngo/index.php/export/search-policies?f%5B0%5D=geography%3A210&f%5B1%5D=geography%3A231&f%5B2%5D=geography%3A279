--- v0 (2026-02-23)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,214 +207,372 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>BDS 101:1991 Electric boiling plates for domestic use</t>
   </si>
   <si>
     <t>Requirements for electric boiling plates, open type and enclose type intended for operation on AC and DC circuits having voltage rating not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-1011991-electric-boiling-plates-domestic-use</t>
   </si>
   <si>
     <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
   </si>
   <si>
     <t>BDS 1139:1986</t>
   </si>
   <si>
     <t>This standard covers three-phase induction motors for voltages up to and including 11000 V and</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-11391986</t>
   </si>
   <si>
     <t>https://www.bstibds.com/single_product/4919</t>
   </si>
   <si>
     <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
   </si>
   <si>
     <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>BDS 1761:2006 EBDS-1734: 2003 or its revision; BDS-1735: 2003 or its revision; BDS-1761: 2006 or its revision</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-17612006-specification-energy-efficiency-rating-self-ballasted-lamps</t>
   </si>
   <si>
     <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
   </si>
   <si>
     <t>BDS 1761:2013 (1st revision)</t>
   </si>
   <si>
     <t>Energy efficiency rating for self-ballasted lamps (integral type compact florescent lamps)</t>
   </si>
   <si>
     <t>BDS 1734:2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-17612013-1st-revision-0</t>
   </si>
   <si>
     <t>Ballast for tubular fluorescent lamps</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
@@ -491,53 +649,50 @@
   <si>
     <t>BDS ISO 5151:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-18532012-performance-close-control-air-conditioners-minimum-energy-performance</t>
   </si>
   <si>
     <t>BDS 1860:2012 Minimum allowable values of energy efficiency and energy efficiency grades for ac electric fan</t>
   </si>
   <si>
     <t>Specifies the energy efficiency grades, allowable values of energy efficiency, evaluating values of energy conservation, test methods and inspection rules for AC fans. This standard is applicable to desk fan, box fan, wall fan, slide fan, floor fan and ceiling fan that the rated voltage not exceeding 250 V, other rated voltage not exceeding 480 V and driven by AC motors.</t>
   </si>
   <si>
     <t>Ceiling Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-18602012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Requirements for portable immersion heaters having voltages not exceeding 250 volts. It also covers the rated voltage, rated wattage and tests.</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2521990-portable-electric-immersion-water-heaters-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Minimum requirements for electric kettles with metalic bodies meant for domestic use and having voltages not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Electric Kettles</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 290:1990 Portable electric radiator for domestic use</t>
   </si>
   <si>
     <t>This policy establishes requirements for portable radiators with voltage less than 250 volts.</t>
   </si>
   <si>
     <t>Portable Heaters</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/bds-2901990-portable-electric-radiator-domestic-use</t>
@@ -578,171 +733,133 @@
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-rice-cooker-policy</t>
   </si>
   <si>
     <t>Draft TV policy</t>
   </si>
   <si>
     <t>LCD-LED, LCD-CCFL, OLED, Plasma  and CRT</t>
   </si>
   <si>
     <t>IEC 62087: 2008 or IEC 62087: 2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-tv-policy</t>
   </si>
   <si>
     <t>Draft water pumps policy</t>
   </si>
   <si>
     <t>All types of water pumps over 2 horsepower</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/draft-water-pumps-policy</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Federal Law No. 261-FZ</t>
   </si>
   <si>
     <t>A ban on the distribution; sale; and general use of inefficient lighting; such as 100-watt or higher incandescent lamps; starting on 1 January 2011; particularly in the  government sector.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/federal-law-no-261-fz</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_93978/b9d6a867f79696c8920c74897c45bc450483c39f/</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
   <si>
     <t>GOST 14919-83 Household electric cooking ranges, cooking plates, and cooking ovens - General specifications</t>
   </si>
   <si>
     <t>This policy covers household electric cooking ranges, cooking plates, and cooking ovens.</t>
   </si>
   <si>
     <t>GOST 14919-83</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-14919-83-household-electric-cooking-ranges-cooking-plates-and-cooking-ovens-general</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/7652/</t>
   </si>
   <si>
     <t>GOST 16317-87 Household electrical refrigerating appliances - General specifications</t>
@@ -936,99 +1053,93 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-26963-86-self-contained-room-air-conditioners-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/19898/</t>
   </si>
   <si>
     <t>GOST 27201-87 Personal electronic computers - Types, main parameters, general technical requirements</t>
   </si>
   <si>
     <t>This standard applies to personal electronic computers used as a means of mass automation (mainly to create automated workplaces) in social and industrial spheres of activity in various areas of the national economy and intended for users who do not have special knowledge in the field of computer technology and programming.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-27201-87-personal-electronic-computers-types-main-parameters-general-technical</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/19749/</t>
   </si>
   <si>
     <t>GOST 27454-87 Household electric dishwashers - Perfomance characteristics and basic dimensions</t>
   </si>
   <si>
     <t>This policy covers household dishwashers intended for washing, rinsing, drying, and storage of kitchenware and cutlery.</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-27454-87-household-electric-dishwashers-perfomance-characteristics-and-basic</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/38812/</t>
   </si>
   <si>
     <t>GOST 53635-2009 Gas-fired air heaters with forced convection for firing (heating) rooms not exceeding a net heat input of 100 kW - General technical requirements and test methods</t>
   </si>
   <si>
     <t>This standard applies to household electric pumps intended for supplying water in domestic conditions.</t>
   </si>
   <si>
     <t>Pump Systems</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-53635-2009-gas-fired-air-heaters-forced-convection-firing-heating-rooms-not-exceeding</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/50178/</t>
   </si>
   <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Window Fans</t>
   </si>
   <si>
     <t>Art 6.5 of GOST 7402-84</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-7402-84-electric-fans-domestic-use-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/12848/</t>
   </si>
   <si>
     <t>GOST 8051-83 Domestic washing machines - Specifications</t>
   </si>
   <si>
     <t>This standard applies to household washing machines of versions UHL 4.2 or 04.2, in which washing is carried out by mechanical stirring of the laundry in a detergent solution with a rotating paddle disk or drum.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>Art 6.3 of GOST 8051-83</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-8051-83-domestic-washing-machines-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21307/</t>
   </si>
   <si>
     <t>GOST R 51388-99 Energy conservation. Informing of consumers about energy efficiency of equipment in the residential sector - General requirements</t>
   </si>
   <si>
     <t>This policy covers incandescent lamps of general use.</t>
   </si>
   <si>
     <t>GOST R 51388-99 (art.7)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gost-r-51388-99-energy-conservation-informing-consumers-about-energy-efficiency-equipment</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/8716/</t>
   </si>
@@ -1434,51 +1545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1812,2700 +1923,3170 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1991</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>1986</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
-      <c r="I16"/>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="I18">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="J18" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>146</v>
+      </c>
+      <c r="E24" t="s">
+        <v>147</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24">
+        <v>2021</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
+      <c r="J24" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" t="s">
         <v>149</v>
       </c>
-      <c r="B24" t="s">
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>150</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="P24" t="s">
         <v>151</v>
-      </c>
-[...32 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
         <v>153</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P25" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B26" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>1986</v>
+      </c>
+      <c r="I26">
+        <v>2006</v>
+      </c>
       <c r="J26" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>167</v>
+      </c>
       <c r="M27" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>106</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>172</v>
+      </c>
       <c r="M28" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="E29" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="I29"/>
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2006</v>
+      </c>
+      <c r="I29">
+        <v>2013</v>
+      </c>
       <c r="J29" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="M29" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="P29" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B30" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D30" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>86</v>
+      </c>
+      <c r="H30">
+        <v>2006</v>
+      </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>180</v>
+      </c>
       <c r="M30" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="P30" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B31" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D31" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H31"/>
+        <v>86</v>
+      </c>
+      <c r="H31">
+        <v>2012</v>
+      </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="M31" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="P31" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>184</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="I32"/>
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
+      <c r="I32">
+        <v>2016</v>
+      </c>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>189</v>
+      </c>
       <c r="M32" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P32" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B33" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="G33" t="s">
-        <v>189</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2012</v>
+      </c>
+      <c r="I33">
+        <v>2016</v>
+      </c>
       <c r="J33" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="M33" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="P33" t="s">
-        <v>193</v>
+        <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B34" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>196</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H34">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M34" t="s">
-        <v>198</v>
+        <v>157</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P34" t="s">
-        <v>200</v>
+        <v>159</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>201</v>
       </c>
       <c r="B35" t="s">
         <v>202</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
         <v>203</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>1998</v>
+      </c>
+      <c r="I35">
+        <v>2012</v>
+      </c>
       <c r="J35" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35" t="s">
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>157</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>204</v>
       </c>
-      <c r="M35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B36" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>209</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H36">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>26</v>
+        <v>157</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="P36" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B37" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C37" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>210</v>
       </c>
       <c r="E37" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H37">
-        <v>2011</v>
+        <v>1990</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="P37" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B38" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="E38" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="P38" t="s">
-        <v>225</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B39" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H39">
-        <v>1984</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="P39" t="s">
-        <v>230</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B40" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C40" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>223</v>
+      </c>
       <c r="M40" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="P40" t="s">
-        <v>234</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="C41" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="E41" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="P41" t="s">
-        <v>240</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="B42" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>243</v>
+        <v>123</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="M42" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="P42" t="s">
-        <v>246</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B43" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C43" t="s">
-        <v>215</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="E43" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>249</v>
+        <v>157</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="P43" t="s">
-        <v>251</v>
+        <v>169</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="B44" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="C44" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="E44" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>239</v>
       </c>
       <c r="H44">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>255</v>
+        <v>34</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>148</v>
+      </c>
       <c r="M44" t="s">
-        <v>217</v>
+        <v>149</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="P44" t="s">
-        <v>257</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B45" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="E45" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H45">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>255</v>
+        <v>34</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>244</v>
+      </c>
       <c r="M45" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="P45" t="s">
-        <v>261</v>
+        <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="B46" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="C46" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E46" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H46">
-        <v>1989</v>
+        <v>2017</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>250</v>
+      </c>
       <c r="M46" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="P46" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="B47" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="C47" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D47" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H47">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="P47" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B48" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D48" t="s">
-        <v>273</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H48">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>262</v>
+      </c>
       <c r="M48" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="P48" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B49" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D49" t="s">
-        <v>254</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H49">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>267</v>
+      </c>
       <c r="M49" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="P49" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="B50" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="C50" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D50" t="s">
-        <v>282</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>1983</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>1987</v>
+      </c>
+      <c r="I50">
+        <v>1988</v>
+      </c>
       <c r="J50" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L50"/>
       <c r="M50" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="P50" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B51" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D51" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="E51" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H51">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>216</v>
+        <v>277</v>
       </c>
       <c r="K51" t="s">
-        <v>289</v>
+        <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="P51" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B52" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="E52" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="I52">
         <v>1988</v>
       </c>
       <c r="J52" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>283</v>
+      </c>
       <c r="M52" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="P52" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="B53" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D53" t="s">
-        <v>237</v>
+        <v>123</v>
       </c>
       <c r="E53" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>1989</v>
+      </c>
+      <c r="I53">
+        <v>1991</v>
+      </c>
       <c r="J53" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
-        <v>217</v>
+        <v>288</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="P53" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B54" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C54" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D54" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="E54" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>1989</v>
+      </c>
+      <c r="I54">
+        <v>2015</v>
+      </c>
       <c r="J54" t="s">
-        <v>216</v>
+        <v>294</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="P54" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B55" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C55" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D55" t="s">
-        <v>307</v>
+        <v>85</v>
       </c>
       <c r="E55" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>1989</v>
+      </c>
+      <c r="I55">
+        <v>1992</v>
+      </c>
       <c r="J55" t="s">
-        <v>216</v>
+        <v>294</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="P55" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B56" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C56" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D56" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="E56" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H56">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="P56" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="B57" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="C57" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D57" t="s">
-        <v>318</v>
+        <v>75</v>
       </c>
       <c r="E57" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H57">
         <v>1984</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="M57" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="P57" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="B58" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="C58" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D58" t="s">
-        <v>91</v>
+        <v>312</v>
       </c>
       <c r="E58" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H58">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L58"/>
       <c r="M58" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="P58" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="B59" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="C59" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>293</v>
       </c>
       <c r="E59" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H59">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1989</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
-      <c r="L59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="P59" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="B60" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="C60" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D60" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E60" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H60">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>1983</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="M60" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="P60" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="B61" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="C61" t="s">
-        <v>101</v>
+        <v>255</v>
       </c>
       <c r="D61" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="E61" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H61"/>
+        <v>86</v>
+      </c>
+      <c r="H61">
+        <v>2011</v>
+      </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>132</v>
+        <v>256</v>
       </c>
       <c r="K61" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="L61"/>
       <c r="M61" t="s">
-        <v>104</v>
+        <v>257</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="P61" t="s">
-        <v>117</v>
+        <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B62" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="C62" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D62" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="E62" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H62">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>1986</v>
+      </c>
+      <c r="I62">
+        <v>1988</v>
+      </c>
       <c r="J62" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="P62" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="B63" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="C63" t="s">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="D63" t="s">
-        <v>348</v>
+        <v>276</v>
       </c>
       <c r="E63" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H63">
-        <v>2012</v>
+        <v>1987</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>216</v>
+        <v>277</v>
       </c>
       <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>257</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>337</v>
+      </c>
+      <c r="P63" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>339</v>
+      </c>
+      <c r="B64" t="s">
+        <v>340</v>
+      </c>
+      <c r="C64" t="s">
+        <v>255</v>
+      </c>
+      <c r="D64" t="s">
+        <v>92</v>
+      </c>
+      <c r="E64" t="s">
+        <v>147</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>86</v>
+      </c>
+      <c r="H64">
+        <v>1987</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>256</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64" t="s">
+        <v>257</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>341</v>
+      </c>
+      <c r="P64" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>343</v>
+      </c>
+      <c r="B65" t="s">
+        <v>344</v>
+      </c>
+      <c r="C65" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" t="s">
+        <v>345</v>
+      </c>
+      <c r="E65" t="s">
+        <v>147</v>
+      </c>
+      <c r="F65" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" t="s">
+        <v>86</v>
+      </c>
+      <c r="H65">
+        <v>1986</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>256</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
+        <v>257</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>346</v>
+      </c>
+      <c r="P65" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>348</v>
+      </c>
+      <c r="B66" t="s">
         <v>349</v>
       </c>
-      <c r="L63" t="s">
+      <c r="C66" t="s">
+        <v>255</v>
+      </c>
+      <c r="D66" t="s">
         <v>350</v>
       </c>
-      <c r="M63" t="s">
+      <c r="E66" t="s">
+        <v>147</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66">
+        <v>1986</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>256</v>
+      </c>
+      <c r="K66" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" t="s">
         <v>351</v>
       </c>
-      <c r="N63" t="s">
-[...2 lines deleted...]
-      <c r="O63" t="s">
+      <c r="M66" t="s">
+        <v>257</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
         <v>352</v>
       </c>
-      <c r="P63" t="s">
-        <v>345</v>
+      <c r="P66" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>354</v>
+      </c>
+      <c r="B67" t="s">
+        <v>355</v>
+      </c>
+      <c r="C67" t="s">
+        <v>255</v>
+      </c>
+      <c r="D67" t="s">
+        <v>64</v>
+      </c>
+      <c r="E67" t="s">
+        <v>147</v>
+      </c>
+      <c r="F67" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" t="s">
+        <v>86</v>
+      </c>
+      <c r="H67">
+        <v>1984</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>256</v>
+      </c>
+      <c r="K67" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" t="s">
+        <v>356</v>
+      </c>
+      <c r="M67" t="s">
+        <v>288</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>357</v>
+      </c>
+      <c r="P67" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>359</v>
+      </c>
+      <c r="B68" t="s">
+        <v>360</v>
+      </c>
+      <c r="C68" t="s">
+        <v>255</v>
+      </c>
+      <c r="D68" t="s">
+        <v>108</v>
+      </c>
+      <c r="E68" t="s">
+        <v>147</v>
+      </c>
+      <c r="F68" t="s">
+        <v>42</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>1999</v>
+      </c>
+      <c r="I68">
+        <v>2000</v>
+      </c>
+      <c r="J68" t="s">
+        <v>256</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>361</v>
+      </c>
+      <c r="M68" t="s">
+        <v>288</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>362</v>
+      </c>
+      <c r="P68" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>364</v>
+      </c>
+      <c r="B69" t="s">
+        <v>365</v>
+      </c>
+      <c r="C69" t="s">
+        <v>255</v>
+      </c>
+      <c r="D69" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" t="s">
+        <v>147</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>2011</v>
+      </c>
+      <c r="I69">
+        <v>2014</v>
+      </c>
+      <c r="J69" t="s">
+        <v>256</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>366</v>
+      </c>
+      <c r="M69" t="s">
+        <v>288</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>367</v>
+      </c>
+      <c r="P69" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>369</v>
+      </c>
+      <c r="B70" t="s">
+        <v>370</v>
+      </c>
+      <c r="C70" t="s">
+        <v>255</v>
+      </c>
+      <c r="D70" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" t="s">
+        <v>147</v>
+      </c>
+      <c r="F70" t="s">
+        <v>42</v>
+      </c>
+      <c r="G70" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70">
+        <v>2011</v>
+      </c>
+      <c r="I70">
+        <v>2014</v>
+      </c>
+      <c r="J70" t="s">
+        <v>256</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>371</v>
+      </c>
+      <c r="M70" t="s">
+        <v>288</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>372</v>
+      </c>
+      <c r="P70" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>374</v>
+      </c>
+      <c r="B71" t="s">
+        <v>375</v>
+      </c>
+      <c r="C71" t="s">
+        <v>154</v>
+      </c>
+      <c r="D71" t="s">
+        <v>376</v>
+      </c>
+      <c r="E71" t="s">
+        <v>147</v>
+      </c>
+      <c r="F71" t="s">
+        <v>42</v>
+      </c>
+      <c r="G71" t="s">
+        <v>222</v>
+      </c>
+      <c r="H71"/>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>184</v>
+      </c>
+      <c r="K71" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" t="s">
+        <v>377</v>
+      </c>
+      <c r="M71" t="s">
+        <v>157</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
+        <v>378</v>
+      </c>
+      <c r="P71" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" t="s">
+        <v>380</v>
+      </c>
+      <c r="C72" t="s">
+        <v>255</v>
+      </c>
+      <c r="D72" t="s">
+        <v>108</v>
+      </c>
+      <c r="E72" t="s">
+        <v>147</v>
+      </c>
+      <c r="F72" t="s">
+        <v>42</v>
+      </c>
+      <c r="G72" t="s">
+        <v>86</v>
+      </c>
+      <c r="H72">
+        <v>2011</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>256</v>
+      </c>
+      <c r="K72" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72" t="s">
+        <v>288</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>381</v>
+      </c>
+      <c r="P72" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>383</v>
+      </c>
+      <c r="B73" t="s">
+        <v>384</v>
+      </c>
+      <c r="C73" t="s">
+        <v>255</v>
+      </c>
+      <c r="D73" t="s">
+        <v>385</v>
+      </c>
+      <c r="E73" t="s">
+        <v>147</v>
+      </c>
+      <c r="F73" t="s">
+        <v>42</v>
+      </c>
+      <c r="G73" t="s">
+        <v>86</v>
+      </c>
+      <c r="H73">
+        <v>2012</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>256</v>
+      </c>
+      <c r="K73" t="s">
+        <v>386</v>
+      </c>
+      <c r="L73" t="s">
+        <v>387</v>
+      </c>
+      <c r="M73" t="s">
+        <v>388</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>389</v>
+      </c>
+      <c r="P73" t="s">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">