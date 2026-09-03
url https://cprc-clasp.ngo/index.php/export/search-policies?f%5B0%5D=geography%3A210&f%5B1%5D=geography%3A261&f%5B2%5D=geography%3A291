--- v1 (2025-12-26)
+++ v2 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,166 +207,327 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Commission Delegated Regulation (EU) 2015/1094 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of, and the provision of supplementary product information on, professional refrigerated storage cabinets.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20151094-5-may-2015-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1094/contents/adopted</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015</t>
   </si>
   <si>
     <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.</t>
@@ -383,53 +544,50 @@
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1186/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20151187-27-april-2015-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1187/contents/2015-04-27</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2013/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
@@ -440,99 +598,99 @@
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.</t>
   </si>
   <si>
     <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2016/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2017/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2018 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances with a direct sales function</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electric mains-operated refrigerating appliances with a direct sales function, including appliances sold for refrigeration of items other than foodstuffs.</t>
   </si>
   <si>
     <t>Refrigerated Vending Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-20192018-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/contents/made</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
@@ -775,111 +933,108 @@
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2011/327/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/66</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
@@ -898,181 +1053,143 @@
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>insulation</t>
   </si>
   <si>
     <t>Insulations</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-0</t>
   </si>
   <si>
     <t>Natural gas and LPG boilers</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-1</t>
   </si>
   <si>
     <t>Heating controls products</t>
   </si>
   <si>
     <t>Climate Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-2</t>
   </si>
   <si>
     <t>clothes washer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-3</t>
   </si>
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Washer and Dryers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>Storoge water heater</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-saving-trust-endorsed-products-5</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Air Conditioner</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
@@ -1083,51 +1200,51 @@
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
@@ -1446,50 +1563,72 @@
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1928,51 +2067,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P90"/>
+  <dimension ref="A1:P101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2306,3902 +2445,4420 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...34 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="M15"/>
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>36</v>
+      </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
         <v>109</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
+      <c r="M16" t="s">
+        <v>36</v>
+      </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I17">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="M17"/>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>36</v>
+      </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="M18"/>
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" t="s">
+        <v>36</v>
+      </c>
       <c r="N18" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19"/>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>36</v>
+      </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" t="s">
+        <v>36</v>
+      </c>
       <c r="N20" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21"/>
-      <c r="M21"/>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
       <c r="N21" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="M22"/>
+        <v>138</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="M23"/>
+        <v>142</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2021</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
       <c r="J24" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-      <c r="M24"/>
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" t="s">
+        <v>149</v>
+      </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="P24"/>
+        <v>150</v>
+      </c>
+      <c r="P24" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O25" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="P25" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="B26" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>1979</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K26" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>42</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s">
         <v>162</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
-        <v>182</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2010</v>
+      </c>
+      <c r="I28">
+        <v>2019</v>
+      </c>
       <c r="J28" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>172</v>
+      </c>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B29" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D29" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G29" t="s">
-        <v>188</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K29" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="O29" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="P29" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D30" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G30" t="s">
-        <v>188</v>
+        <v>86</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K30" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>185</v>
+      </c>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="P30" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B31" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>1997</v>
+      </c>
+      <c r="I31">
+        <v>2019</v>
+      </c>
       <c r="J31" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K31" t="s">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="O31" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="P31" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B32" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>194</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K32" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O32" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="P32" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B33" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>200</v>
+      </c>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="P33" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>203</v>
+      </c>
+      <c r="B34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D34" t="s">
+        <v>205</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" t="s">
+        <v>43</v>
+      </c>
+      <c r="H34">
+        <v>1995</v>
+      </c>
+      <c r="I34">
+        <v>2012</v>
+      </c>
+      <c r="J34" t="s">
+        <v>206</v>
+      </c>
+      <c r="K34" t="s">
         <v>207</v>
       </c>
-      <c r="B34" t="s">
+      <c r="L34" t="s">
         <v>208</v>
       </c>
-      <c r="C34" t="s">
-[...26 lines deleted...]
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
+        <v>209</v>
+      </c>
+      <c r="P34" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" t="s">
         <v>212</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
         <v>213</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H35">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="P35" t="s">
         <v>215</v>
       </c>
+      <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B36" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>218</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H36">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P36" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B37" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="D37" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2014</v>
+        <v>1979</v>
       </c>
       <c r="I37">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J37" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="P37" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="B38" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="P38" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B39" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H39">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="P39" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B40" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>239</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>240</v>
       </c>
       <c r="H40">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="P40" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B41" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>240</v>
       </c>
       <c r="H41">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="P41" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>243</v>
+        <v>161</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H42">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="P42" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B43" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>248</v>
+        <v>167</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="P43" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B44" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D44" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H44">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K44" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O44" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="P44" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B45" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C45" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D45" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2009</v>
+      </c>
+      <c r="I45">
+        <v>2019</v>
+      </c>
       <c r="J45" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="P45" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B46" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C46" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2015</v>
+      </c>
+      <c r="I46">
+        <v>2019</v>
+      </c>
       <c r="J46" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K46" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O46" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="P46" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B47" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C47" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2015</v>
+      </c>
+      <c r="I47">
+        <v>2019</v>
+      </c>
       <c r="J47" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K47" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="L47"/>
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>268</v>
+      </c>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B48" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>273</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H48">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="I48">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J48" t="s">
-        <v>272</v>
+        <v>156</v>
       </c>
       <c r="K48" t="s">
-        <v>273</v>
+        <v>24</v>
       </c>
       <c r="L48"/>
-      <c r="M48" t="s">
+      <c r="M48"/>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>274</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>271</v>
+      </c>
+      <c r="B49" t="s">
         <v>276</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2014</v>
+      </c>
+      <c r="I49">
+        <v>2019</v>
+      </c>
       <c r="J49" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="P49" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>279</v>
+      </c>
+      <c r="B50" t="s">
+        <v>280</v>
+      </c>
+      <c r="C50" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H50">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="P50" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B51" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D51" t="s">
-        <v>288</v>
+        <v>199</v>
       </c>
       <c r="E51" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>290</v>
+        <v>86</v>
       </c>
       <c r="H51">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="M51"/>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="P51" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B52" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D52" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H52">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L52"/>
+      <c r="M52"/>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="P52" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B53" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C53" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H53">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
-      <c r="L53" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L53"/>
+      <c r="M53"/>
       <c r="N53" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O53" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="P53" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B54" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>310</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H54">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
-      <c r="L54" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L54"/>
+      <c r="M54"/>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="P54" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="B55" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="C55" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="E55" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H55">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>317</v>
+        <v>156</v>
       </c>
       <c r="K55" t="s">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55"/>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="P55" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B56" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C56" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>322</v>
+        <v>127</v>
       </c>
       <c r="E56" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H56">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>317</v>
+        <v>156</v>
       </c>
       <c r="K56" t="s">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56"/>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="P56" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B57" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C57" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>114</v>
+        <v>213</v>
       </c>
       <c r="E57" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H57">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>317</v>
+        <v>156</v>
       </c>
       <c r="K57" t="s">
-        <v>325</v>
+        <v>214</v>
       </c>
       <c r="L57" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="M57"/>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="P57" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B58" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C58" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="D58" t="s">
-        <v>328</v>
+        <v>205</v>
       </c>
       <c r="E58" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>78</v>
+        <v>318</v>
       </c>
       <c r="H58">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>317</v>
+        <v>206</v>
       </c>
       <c r="K58" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="L58"/>
-      <c r="M58" t="s">
+      <c r="M58"/>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>319</v>
       </c>
-      <c r="N58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P58" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="B59" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="C59" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="D59" t="s">
-        <v>331</v>
+        <v>229</v>
       </c>
       <c r="E59" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>2015</v>
+        <v>1992</v>
       </c>
       <c r="I59">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J59" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="K59" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="P59" t="s">
-        <v>321</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="B60" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C60" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E60" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H60">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>317</v>
+        <v>156</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L60"/>
+      <c r="M60"/>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="P60" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="B61" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C61" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>71</v>
+        <v>334</v>
       </c>
       <c r="E61" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H61">
         <v>2015</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>317</v>
+        <v>156</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
-      <c r="L61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L61"/>
+      <c r="M61"/>
       <c r="N61" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O61" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="P61" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>337</v>
+      </c>
+      <c r="B62" t="s">
         <v>338</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
         <v>339</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
+        <v>147</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
         <v>340</v>
       </c>
-      <c r="D62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H62">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>343</v>
+        <v>34</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62" t="s">
-        <v>344</v>
+        <v>148</v>
       </c>
       <c r="M62" t="s">
-        <v>345</v>
+        <v>149</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="P62" t="s">
-        <v>347</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B63" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C63" t="s">
-        <v>350</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H63">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>352</v>
+        <v>34</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="M63" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="P63" t="s">
-        <v>355</v>
+        <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B64" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" t="s">
         <v>350</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H64">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
+        <v>34</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>351</v>
+      </c>
+      <c r="M64" t="s">
+        <v>26</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
         <v>352</v>
       </c>
-      <c r="K64" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P64" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>354</v>
+      </c>
+      <c r="B65" t="s">
+        <v>355</v>
+      </c>
+      <c r="C65" t="s">
+        <v>154</v>
+      </c>
+      <c r="D65" t="s">
         <v>356</v>
       </c>
-      <c r="B65" t="s">
+      <c r="E65" t="s">
+        <v>147</v>
+      </c>
+      <c r="F65" t="s">
+        <v>59</v>
+      </c>
+      <c r="G65" t="s">
+        <v>86</v>
+      </c>
+      <c r="H65">
+        <v>2015</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>357</v>
+      </c>
+      <c r="K65" t="s">
+        <v>358</v>
+      </c>
+      <c r="L65" t="s">
+        <v>313</v>
+      </c>
+      <c r="M65" t="s">
         <v>359</v>
       </c>
-      <c r="C65" t="s">
-[...26 lines deleted...]
-      <c r="L65" t="s">
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
         <v>360</v>
       </c>
-      <c r="M65" t="s">
-[...5 lines deleted...]
-      <c r="O65" t="s">
+      <c r="P65" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>354</v>
+      </c>
+      <c r="B66" t="s">
+        <v>362</v>
+      </c>
+      <c r="C66" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" t="s">
+        <v>362</v>
+      </c>
+      <c r="E66" t="s">
+        <v>147</v>
+      </c>
+      <c r="F66" t="s">
+        <v>59</v>
+      </c>
+      <c r="G66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66">
+        <v>2015</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>357</v>
+      </c>
+      <c r="K66" t="s">
+        <v>358</v>
+      </c>
+      <c r="L66" t="s">
+        <v>313</v>
+      </c>
+      <c r="M66" t="s">
+        <v>359</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
         <v>363</v>
       </c>
-      <c r="B66" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="P66" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="B67" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C67" t="s">
-        <v>350</v>
+        <v>154</v>
       </c>
       <c r="D67" t="s">
-        <v>370</v>
+        <v>167</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F67" t="s">
-        <v>342</v>
+        <v>59</v>
       </c>
       <c r="G67" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H67">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K67" t="s">
-        <v>24</v>
+        <v>365</v>
       </c>
       <c r="L67" t="s">
+        <v>313</v>
+      </c>
+      <c r="M67" t="s">
+        <v>359</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
         <v>366</v>
       </c>
-      <c r="M67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P67" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="B68" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C68" t="s">
-        <v>350</v>
+        <v>154</v>
       </c>
       <c r="D68" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E68" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F68" t="s">
-        <v>342</v>
+        <v>59</v>
       </c>
       <c r="G68" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H68">
         <v>2015</v>
       </c>
-      <c r="I68">
-[...1 lines deleted...]
-      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
-      <c r="L68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L68"/>
       <c r="M68" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="P68" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="B69" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="C69" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="D69" t="s">
-        <v>378</v>
+        <v>64</v>
       </c>
       <c r="E69" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F69" t="s">
-        <v>342</v>
+        <v>59</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I69">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="J69" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>379</v>
+        <v>313</v>
       </c>
       <c r="M69" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="P69" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>382</v>
+        <v>354</v>
       </c>
       <c r="B70" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="C70" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="D70" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="E70" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F70" t="s">
-        <v>342</v>
+        <v>59</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I70">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="J70" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
-        <v>385</v>
+        <v>313</v>
       </c>
       <c r="M70" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="P70" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="B71" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="C71" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="D71" t="s">
-        <v>389</v>
+        <v>75</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F71" t="s">
-        <v>342</v>
+        <v>59</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I71">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="J71" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>390</v>
+        <v>313</v>
       </c>
       <c r="M71" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="P71" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="B72" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C72" t="s">
-        <v>340</v>
+        <v>379</v>
       </c>
       <c r="D72" t="s">
-        <v>96</v>
+        <v>380</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I72"/>
       <c r="J72" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="M72" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="P72" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="B73" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="C73" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D73" t="s">
-        <v>331</v>
+        <v>390</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2013</v>
       </c>
       <c r="I73">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J73" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="M73" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="P73" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B74" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C74" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D74" t="s">
-        <v>331</v>
+        <v>224</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G74" t="s">
-        <v>402</v>
+        <v>86</v>
       </c>
       <c r="H74">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
-      <c r="L74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L74"/>
       <c r="M74" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="P74" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="B75" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G75" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H75">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I75">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J75" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="M75" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="P75" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="B76" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="C76" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D76" t="s">
-        <v>351</v>
+        <v>404</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G76" t="s">
-        <v>402</v>
+        <v>22</v>
       </c>
       <c r="H76">
         <v>2013</v>
       </c>
-      <c r="I76"/>
+      <c r="I76">
+        <v>2024</v>
+      </c>
       <c r="J76" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="M76" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="P76" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B77" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C77" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D77" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G77" t="s">
-        <v>402</v>
+        <v>86</v>
       </c>
       <c r="H77">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="M77" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="P77" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B78" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="C78" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="D78" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G78" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H78">
         <v>2015</v>
       </c>
       <c r="I78">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="J78" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="M78" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="P78" t="s">
-        <v>427</v>
+        <v>394</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="B79" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="C79" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="D79" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G79" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H79">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I79"/>
+        <v>2013</v>
+      </c>
+      <c r="I79">
+        <v>2024</v>
+      </c>
       <c r="J79" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="M79" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="P79" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="B80" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="C80" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="D80" t="s">
-        <v>96</v>
+        <v>423</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="G80" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H80">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I80">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J80" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="M80" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="P80" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B81" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="C81" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="D81" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G81" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H81">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I81"/>
+        <v>2013</v>
+      </c>
+      <c r="I81">
+        <v>2024</v>
+      </c>
       <c r="J81" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="M81" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="P81" t="s">
-        <v>444</v>
+        <v>420</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="B82" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="C82" t="s">
-        <v>101</v>
+        <v>379</v>
       </c>
       <c r="D82" t="s">
-        <v>447</v>
+        <v>123</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>42</v>
+        <v>381</v>
       </c>
       <c r="G82" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H82">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>2015</v>
+      </c>
+      <c r="I82">
+        <v>2024</v>
+      </c>
       <c r="J82" t="s">
-        <v>103</v>
+        <v>382</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
-      <c r="L82"/>
-      <c r="M82"/>
+      <c r="L82" t="s">
+        <v>433</v>
+      </c>
+      <c r="M82" t="s">
+        <v>384</v>
+      </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="P82" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="B83" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="C83" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D83" t="s">
-        <v>447</v>
+        <v>64</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G83" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H83">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>2013</v>
+      </c>
+      <c r="I83">
+        <v>2024</v>
+      </c>
       <c r="J83" t="s">
-        <v>103</v>
+        <v>382</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
-      <c r="L83"/>
-      <c r="M83"/>
+      <c r="L83" t="s">
+        <v>437</v>
+      </c>
+      <c r="M83" t="s">
+        <v>384</v>
+      </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="P83" t="s">
-        <v>452</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="B84" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="C84" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D84" t="s">
-        <v>455</v>
+        <v>64</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G84" t="s">
-        <v>78</v>
+        <v>441</v>
       </c>
       <c r="H84">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
-      <c r="L84"/>
-      <c r="M84"/>
+      <c r="L84" t="s">
+        <v>443</v>
+      </c>
+      <c r="M84" t="s">
+        <v>384</v>
+      </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="P84" t="s">
-        <v>145</v>
+        <v>445</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="B85" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C85" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D85" t="s">
-        <v>459</v>
+        <v>54</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G85" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H85">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>2015</v>
+      </c>
+      <c r="I85">
+        <v>2018</v>
+      </c>
       <c r="J85" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
-      <c r="L85"/>
-      <c r="M85"/>
+      <c r="L85" t="s">
+        <v>448</v>
+      </c>
+      <c r="M85" t="s">
+        <v>384</v>
+      </c>
       <c r="N85" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="P85" t="s">
-        <v>145</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="B86" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="C86" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D86" t="s">
-        <v>138</v>
+        <v>390</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G86" t="s">
-        <v>78</v>
+        <v>441</v>
       </c>
       <c r="H86">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
-      <c r="L86"/>
-      <c r="M86"/>
+      <c r="L86" t="s">
+        <v>453</v>
+      </c>
+      <c r="M86" t="s">
+        <v>384</v>
+      </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="P86" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B87" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="C87" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D87" t="s">
-        <v>132</v>
+        <v>458</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G87" t="s">
-        <v>78</v>
+        <v>441</v>
       </c>
       <c r="H87">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
-      <c r="L87"/>
-      <c r="M87"/>
+      <c r="L87" t="s">
+        <v>459</v>
+      </c>
+      <c r="M87" t="s">
+        <v>384</v>
+      </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="P87" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="B88" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="C88" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D88" t="s">
-        <v>143</v>
+        <v>428</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G88" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H88">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>2015</v>
+      </c>
+      <c r="I88">
+        <v>2018</v>
+      </c>
       <c r="J88" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
-      <c r="L88"/>
-      <c r="M88"/>
+      <c r="L88" t="s">
+        <v>464</v>
+      </c>
+      <c r="M88" t="s">
+        <v>384</v>
+      </c>
       <c r="N88" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="P88" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B89" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C89" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="D89" t="s">
-        <v>125</v>
+        <v>469</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="G89" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H89">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
-      <c r="L89"/>
-      <c r="M89"/>
+      <c r="L89" t="s">
+        <v>470</v>
+      </c>
+      <c r="M89" t="s">
+        <v>384</v>
+      </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="P89" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>473</v>
+      </c>
+      <c r="B90" t="s">
+        <v>474</v>
+      </c>
+      <c r="C90" t="s">
+        <v>389</v>
+      </c>
+      <c r="D90" t="s">
+        <v>123</v>
+      </c>
+      <c r="E90" t="s">
+        <v>20</v>
+      </c>
+      <c r="F90" t="s">
+        <v>381</v>
+      </c>
+      <c r="G90" t="s">
+        <v>43</v>
+      </c>
+      <c r="H90">
+        <v>2015</v>
+      </c>
+      <c r="I90">
+        <v>2019</v>
+      </c>
+      <c r="J90" t="s">
+        <v>442</v>
+      </c>
+      <c r="K90" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90" t="s">
+        <v>475</v>
+      </c>
+      <c r="M90" t="s">
+        <v>384</v>
+      </c>
+      <c r="N90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" t="s">
+        <v>476</v>
+      </c>
+      <c r="P90" t="s">
         <v>477</v>
       </c>
-      <c r="B90" t="s">
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
         <v>478</v>
       </c>
-      <c r="C90" t="s">
-[...8 lines deleted...]
-      <c r="F90" t="s">
+      <c r="B91" t="s">
+        <v>479</v>
+      </c>
+      <c r="C91" t="s">
+        <v>389</v>
+      </c>
+      <c r="D91" t="s">
+        <v>480</v>
+      </c>
+      <c r="E91" t="s">
+        <v>20</v>
+      </c>
+      <c r="F91" t="s">
         <v>21</v>
       </c>
-      <c r="G90" t="s">
-[...2 lines deleted...]
-      <c r="H90">
+      <c r="G91" t="s">
+        <v>86</v>
+      </c>
+      <c r="H91">
+        <v>2015</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>442</v>
+      </c>
+      <c r="K91" t="s">
+        <v>24</v>
+      </c>
+      <c r="L91" t="s">
+        <v>481</v>
+      </c>
+      <c r="M91" t="s">
+        <v>384</v>
+      </c>
+      <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
+        <v>482</v>
+      </c>
+      <c r="P91" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>484</v>
+      </c>
+      <c r="B92" t="s">
+        <v>485</v>
+      </c>
+      <c r="C92" t="s">
+        <v>154</v>
+      </c>
+      <c r="D92" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" t="s">
+        <v>20</v>
+      </c>
+      <c r="F92" t="s">
+        <v>381</v>
+      </c>
+      <c r="G92" t="s">
+        <v>86</v>
+      </c>
+      <c r="H92">
+        <v>2026</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92" t="s">
+        <v>206</v>
+      </c>
+      <c r="K92" t="s">
+        <v>207</v>
+      </c>
+      <c r="L92" t="s">
+        <v>486</v>
+      </c>
+      <c r="M92" t="s">
+        <v>325</v>
+      </c>
+      <c r="N92" t="s">
+        <v>27</v>
+      </c>
+      <c r="O92" t="s">
+        <v>487</v>
+      </c>
+      <c r="P92" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>489</v>
+      </c>
+      <c r="B93" t="s">
+        <v>490</v>
+      </c>
+      <c r="C93" t="s">
+        <v>154</v>
+      </c>
+      <c r="D93" t="s">
+        <v>491</v>
+      </c>
+      <c r="E93" t="s">
+        <v>20</v>
+      </c>
+      <c r="F93" t="s">
+        <v>42</v>
+      </c>
+      <c r="G93" t="s">
+        <v>86</v>
+      </c>
+      <c r="H93">
         <v>2021</v>
       </c>
-      <c r="I90"/>
-[...15 lines deleted...]
-        <v>145</v>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>156</v>
+      </c>
+      <c r="K93" t="s">
+        <v>24</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
+        <v>492</v>
+      </c>
+      <c r="P93" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>489</v>
+      </c>
+      <c r="B94" t="s">
+        <v>494</v>
+      </c>
+      <c r="C94" t="s">
+        <v>154</v>
+      </c>
+      <c r="D94" t="s">
+        <v>491</v>
+      </c>
+      <c r="E94" t="s">
+        <v>20</v>
+      </c>
+      <c r="F94" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" t="s">
+        <v>86</v>
+      </c>
+      <c r="H94">
+        <v>2021</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>156</v>
+      </c>
+      <c r="K94" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94"/>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
+        <v>495</v>
+      </c>
+      <c r="P94" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>497</v>
+      </c>
+      <c r="B95" t="s">
+        <v>498</v>
+      </c>
+      <c r="C95" t="s">
+        <v>154</v>
+      </c>
+      <c r="D95" t="s">
+        <v>499</v>
+      </c>
+      <c r="E95" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" t="s">
+        <v>21</v>
+      </c>
+      <c r="G95" t="s">
+        <v>86</v>
+      </c>
+      <c r="H95">
+        <v>2021</v>
+      </c>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>156</v>
+      </c>
+      <c r="K95" t="s">
+        <v>24</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95"/>
+      <c r="N95" t="s">
+        <v>27</v>
+      </c>
+      <c r="O95" t="s">
+        <v>500</v>
+      </c>
+      <c r="P95" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>501</v>
+      </c>
+      <c r="B96" t="s">
+        <v>502</v>
+      </c>
+      <c r="C96" t="s">
+        <v>154</v>
+      </c>
+      <c r="D96" t="s">
+        <v>503</v>
+      </c>
+      <c r="E96" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" t="s">
+        <v>86</v>
+      </c>
+      <c r="H96">
+        <v>2021</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96" t="s">
+        <v>156</v>
+      </c>
+      <c r="K96" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96"/>
+      <c r="N96" t="s">
+        <v>88</v>
+      </c>
+      <c r="O96" t="s">
+        <v>504</v>
+      </c>
+      <c r="P96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>505</v>
+      </c>
+      <c r="B97" t="s">
+        <v>506</v>
+      </c>
+      <c r="C97" t="s">
+        <v>154</v>
+      </c>
+      <c r="D97" t="s">
+        <v>92</v>
+      </c>
+      <c r="E97" t="s">
+        <v>20</v>
+      </c>
+      <c r="F97" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" t="s">
+        <v>86</v>
+      </c>
+      <c r="H97">
+        <v>2021</v>
+      </c>
+      <c r="I97"/>
+      <c r="J97" t="s">
+        <v>156</v>
+      </c>
+      <c r="K97" t="s">
+        <v>24</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97"/>
+      <c r="N97" t="s">
+        <v>27</v>
+      </c>
+      <c r="O97" t="s">
+        <v>507</v>
+      </c>
+      <c r="P97" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>509</v>
+      </c>
+      <c r="B98" t="s">
+        <v>510</v>
+      </c>
+      <c r="C98" t="s">
+        <v>154</v>
+      </c>
+      <c r="D98" t="s">
+        <v>184</v>
+      </c>
+      <c r="E98" t="s">
+        <v>20</v>
+      </c>
+      <c r="F98" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" t="s">
+        <v>86</v>
+      </c>
+      <c r="H98">
+        <v>2021</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>156</v>
+      </c>
+      <c r="K98" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98"/>
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
+        <v>511</v>
+      </c>
+      <c r="P98" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>513</v>
+      </c>
+      <c r="B99" t="s">
+        <v>514</v>
+      </c>
+      <c r="C99" t="s">
+        <v>154</v>
+      </c>
+      <c r="D99" t="s">
+        <v>194</v>
+      </c>
+      <c r="E99" t="s">
+        <v>20</v>
+      </c>
+      <c r="F99" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" t="s">
+        <v>86</v>
+      </c>
+      <c r="H99">
+        <v>2021</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99" t="s">
+        <v>156</v>
+      </c>
+      <c r="K99" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99" t="s">
+        <v>88</v>
+      </c>
+      <c r="O99" t="s">
+        <v>515</v>
+      </c>
+      <c r="P99" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>517</v>
+      </c>
+      <c r="B100" t="s">
+        <v>518</v>
+      </c>
+      <c r="C100" t="s">
+        <v>154</v>
+      </c>
+      <c r="D100" t="s">
+        <v>177</v>
+      </c>
+      <c r="E100" t="s">
+        <v>20</v>
+      </c>
+      <c r="F100" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" t="s">
+        <v>86</v>
+      </c>
+      <c r="H100">
+        <v>2021</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>156</v>
+      </c>
+      <c r="K100" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>519</v>
+      </c>
+      <c r="P100" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>521</v>
+      </c>
+      <c r="B101" t="s">
+        <v>522</v>
+      </c>
+      <c r="C101" t="s">
+        <v>154</v>
+      </c>
+      <c r="D101" t="s">
+        <v>358</v>
+      </c>
+      <c r="E101" t="s">
+        <v>20</v>
+      </c>
+      <c r="F101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" t="s">
+        <v>86</v>
+      </c>
+      <c r="H101">
+        <v>2021</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>156</v>
+      </c>
+      <c r="K101" t="s">
+        <v>207</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101" t="s">
+        <v>88</v>
+      </c>
+      <c r="O101" t="s">
+        <v>523</v>
+      </c>
+      <c r="P101" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">