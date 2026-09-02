--- v1 (2026-01-01)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,279 +207,405 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Decision No. 107/2018 on the adoption of Gulf Standard 2530:2016 on Energy Labeling and Minimum Energy Performance Requirements For Air Conditioners as a mandatory Omani Standard</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for window single-package, split-system non-ducted air conditioners using air-cooled condensers, split-system ducted air-conditioners using air-cooled condensers, and heat pumps using air-cooled condensers for residential, commercial and industrial sector as applicable in accordance with GSO SASO Standards. It is applied to units designed to operate in AC single phase or three-phase circuits according to GSO 1899/2009 "GCC Standard voltages and frequencies for AC transmission and distribution systems". It covers units with capacities up to and including 70000 Btu/h (20 kW).</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>GSO 2530:2016</t>
   </si>
   <si>
     <t>Ministry of Commerce and Industry</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/decision-no-1072018-adoption-gulf-standard-25302016-energy-labeling-and-minimum-energy</t>
   </si>
   <si>
     <t>https://www.ul.com/news/sultanate-oman-energy-efficiency-and-labeling-requirements-air-conditioners-0</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Energy efficiency, functionality and labelling requirements for self-ballasted Light Emitting Diode (LED) lamps</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency, functionality, and product information requirements for self-ballasted LED lamps for general lighting services that works on single-phase alternating current supply up to and including 240V, 50Hz, being manufactured, imported or sold in Oman.
 The standard covers the following types of self-ballasted LED lamps:
 a. Both the directional and non-directional lamps.
 b. Lamps having a luminous flux above 60 lumens and below 12,000 lumens.</t>
   </si>
   <si>
     <t>Directional Lamps</t>
   </si>
   <si>
     <t>October 2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-functionality-and-labelling-requirements-self-ballasted-light-emitting</t>
   </si>
   <si>
     <t>https://www.tuv.com/regulations-and-standards/en/oman-ministerial-decree-obligating-the-omani-standard-energy-efficiency-functionality-and.html</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Air Conditioner</t>
   </si>
@@ -490,51 +616,51 @@
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
@@ -713,53 +839,50 @@
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Television</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for television with size up to or equal to 177.8 cm (70 inch):
 (a) plasma;
 (b) liquid crystal display (LCD);
 (c) light emitting diode (LED);
 (d) cathode ray tube (CRT); and
 (e) any other display type with similar function</t>
   </si>
   <si>
     <t>MS IEC 62301:2012; IEC 62301:2011
 ,   
                     MS IEC 62087-3:2017; IEC 62087-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-television</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
@@ -1233,73 +1356,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P42"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="754.959" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1611,1730 +1734,2200 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...38 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>148</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>155</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
       <c r="M22" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I24">
         <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="M25" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="P25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="C26" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="H26">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="M26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="P26" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B27" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="M27" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>185</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B28" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C28" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="M28" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="P28" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B29" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D29" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="P29" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B30" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>146</v>
+        <v>188</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="M30" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="P30" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B31" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C31" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D31" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2013</v>
       </c>
       <c r="I31">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J31" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="M31" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="P31" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B32" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G32" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="H32">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="P32" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="B33" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C33" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>203</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G33" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I33">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J33" t="s">
+        <v>188</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>206</v>
+      </c>
+      <c r="M33" t="s">
+        <v>190</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>207</v>
+      </c>
+      <c r="P33" t="s">
         <v>208</v>
-      </c>
-[...16 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B34" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
+        <v>211</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G34" t="s">
-        <v>207</v>
+        <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
-      <c r="I34"/>
+      <c r="I34">
+        <v>2024</v>
+      </c>
       <c r="J34" t="s">
+        <v>188</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>212</v>
+      </c>
+      <c r="M34" t="s">
+        <v>190</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>213</v>
+      </c>
+      <c r="P34" t="s">
         <v>208</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B35" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D35" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G35" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="H35">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="M35" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="P35" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B36" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H36">
         <v>2015</v>
       </c>
       <c r="I36">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="J36" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="M36" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="P36" t="s">
-        <v>232</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="B37" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C37" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="D37" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2013</v>
+      </c>
+      <c r="I37">
+        <v>2024</v>
+      </c>
       <c r="J37" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="M37" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="P37" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="B38" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>230</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I38">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J38" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="M38" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="P38" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="B39" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="D39" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2013</v>
+      </c>
+      <c r="I39">
+        <v>2024</v>
+      </c>
       <c r="J39" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="M39" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="P39" t="s">
-        <v>249</v>
+        <v>227</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B40" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>186</v>
       </c>
       <c r="D40" t="s">
-        <v>193</v>
+        <v>123</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="G40" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-      <c r="I40"/>
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2015</v>
+      </c>
+      <c r="I40">
+        <v>2024</v>
+      </c>
       <c r="J40" t="s">
-        <v>103</v>
+        <v>188</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>240</v>
+      </c>
       <c r="M40" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="P40" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B41" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>195</v>
       </c>
       <c r="D41" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-      <c r="I41"/>
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2013</v>
+      </c>
+      <c r="I41">
+        <v>2024</v>
+      </c>
       <c r="J41" t="s">
-        <v>103</v>
+        <v>188</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>244</v>
+      </c>
       <c r="M41" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="P41" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B42" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>195</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="G42" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="H42"/>
+        <v>248</v>
+      </c>
+      <c r="H42">
+        <v>2018</v>
+      </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>250</v>
+      </c>
       <c r="M42" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
+        <v>251</v>
+      </c>
+      <c r="P42" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>253</v>
+      </c>
+      <c r="B43" t="s">
+        <v>254</v>
+      </c>
+      <c r="C43" t="s">
+        <v>195</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>155</v>
+      </c>
+      <c r="G43" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43">
+        <v>2015</v>
+      </c>
+      <c r="I43">
+        <v>2018</v>
+      </c>
+      <c r="J43" t="s">
+        <v>249</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>255</v>
+      </c>
+      <c r="M43" t="s">
+        <v>190</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>256</v>
+      </c>
+      <c r="P43" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
         <v>258</v>
       </c>
-      <c r="P42" t="s">
-        <v>254</v>
+      <c r="B44" t="s">
+        <v>259</v>
+      </c>
+      <c r="C44" t="s">
+        <v>195</v>
+      </c>
+      <c r="D44" t="s">
+        <v>196</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>155</v>
+      </c>
+      <c r="G44" t="s">
+        <v>248</v>
+      </c>
+      <c r="H44">
+        <v>2013</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>249</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>260</v>
+      </c>
+      <c r="M44" t="s">
+        <v>190</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>261</v>
+      </c>
+      <c r="P44" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>263</v>
+      </c>
+      <c r="B45" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>265</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>155</v>
+      </c>
+      <c r="G45" t="s">
+        <v>248</v>
+      </c>
+      <c r="H45">
+        <v>2020</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>249</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>266</v>
+      </c>
+      <c r="M45" t="s">
+        <v>190</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>267</v>
+      </c>
+      <c r="P45" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>269</v>
+      </c>
+      <c r="B46" t="s">
+        <v>270</v>
+      </c>
+      <c r="C46" t="s">
+        <v>195</v>
+      </c>
+      <c r="D46" t="s">
+        <v>235</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>155</v>
+      </c>
+      <c r="G46" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46">
+        <v>2015</v>
+      </c>
+      <c r="I46">
+        <v>2018</v>
+      </c>
+      <c r="J46" t="s">
+        <v>249</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>271</v>
+      </c>
+      <c r="M46" t="s">
+        <v>190</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>272</v>
+      </c>
+      <c r="P46" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>274</v>
+      </c>
+      <c r="B47" t="s">
+        <v>275</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>276</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>155</v>
+      </c>
+      <c r="G47" t="s">
+        <v>86</v>
+      </c>
+      <c r="H47">
+        <v>2020</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>249</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
+        <v>277</v>
+      </c>
+      <c r="M47" t="s">
+        <v>190</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>278</v>
+      </c>
+      <c r="P47" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>280</v>
+      </c>
+      <c r="B48" t="s">
+        <v>281</v>
+      </c>
+      <c r="C48" t="s">
+        <v>195</v>
+      </c>
+      <c r="D48" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>155</v>
+      </c>
+      <c r="G48" t="s">
+        <v>43</v>
+      </c>
+      <c r="H48">
+        <v>2015</v>
+      </c>
+      <c r="I48">
+        <v>2019</v>
+      </c>
+      <c r="J48" t="s">
+        <v>249</v>
+      </c>
+      <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" t="s">
+        <v>282</v>
+      </c>
+      <c r="M48" t="s">
+        <v>190</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>283</v>
+      </c>
+      <c r="P48" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" t="s">
+        <v>285</v>
+      </c>
+      <c r="B49" t="s">
+        <v>286</v>
+      </c>
+      <c r="C49" t="s">
+        <v>195</v>
+      </c>
+      <c r="D49" t="s">
+        <v>287</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>86</v>
+      </c>
+      <c r="H49">
+        <v>2015</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>249</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
+        <v>288</v>
+      </c>
+      <c r="M49" t="s">
+        <v>190</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>289</v>
+      </c>
+      <c r="P49" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>291</v>
+      </c>
+      <c r="B50" t="s">
+        <v>292</v>
+      </c>
+      <c r="C50" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" t="s">
+        <v>235</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>293</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>156</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>158</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>294</v>
+      </c>
+      <c r="P50" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>296</v>
+      </c>
+      <c r="B51" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" t="s">
+        <v>75</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>293</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>156</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>158</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>297</v>
+      </c>
+      <c r="P51" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
+        <v>298</v>
+      </c>
+      <c r="B52" t="s">
+        <v>292</v>
+      </c>
+      <c r="C52" t="s">
+        <v>154</v>
+      </c>
+      <c r="D52" t="s">
+        <v>64</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>293</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>156</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
+        <v>158</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>299</v>
+      </c>
+      <c r="P52" t="s">
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">