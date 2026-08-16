--- v1 (2026-02-21)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,273 +207,399 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Motors Minimum Energy Performance Standards</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>3-Phase Motors, 1-Phase Motors</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/electric-motors-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>https://clasp.ngo/updates/2021/pakistan-launches-first-efficiency-policy-for-electric-motors</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-5)</t>
   </si>
   <si>
     <t>This policy applies to off-grid renewable energy products with batteries and solar modules with DC system voltages not exceeding 35 V and peak power ratings not exceeding 350 W.</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2023</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5:2018</t>
   </si>
@@ -669,53 +795,50 @@
     <t>https://neeca.pk/neecagov/regulations/SRO415(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Room Air Conditioners</t>
   </si>
   <si>
     <t>This policy is established to enforce Minimum Energy Performance Standards (MEPS) with an energy star rating system for air conditioning units. Room air conditioner means non-ducted wall mounted split room air conditioners with cooling capacity up to 10.5 kW that can be connected to main power and which are within the scope of PS:ISO5151/2013 and it includes non-inverter room air conditioner, inverter room air conditioner, and wall mounted split room air conditioner.</t>
   </si>
   <si>
     <t>PS: ISO 16358-1, PS: ISO5151/2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-energy-labels-room-air-conditioners</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO413(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan MEPS and labeling for CFLs</t>
   </si>
   <si>
     <t>This standard shall apply to self-ballasted compact fluorescent lamps -CFLs; generally known as Energy Savers of all commonly used shapes|sizes: U-shaped &amp; Spiral shaped, Edison screw holder or bayonet|pin type adopter; in Pakistan, with nominal power rating from 3Watt to 60 Watt at rated supply voltage of 230 V, 50 Hz or voltage range 220 240 V, 50 Hz as marked on the lamp. The standard does not apply to self-ballasted fluorescent lamps used with covers.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>PS-IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-meps-and-labeling-cfls</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/0B_Ht8Q1cIEovQW5CZlF0VTRRZHM/view</t>
   </si>
   <si>
     <t>Pakistan Standard: Household Microwave Oven - Methods for Measuring Performance</t>
   </si>
   <si>
     <t>This standard applies to microwave ovens for household use and combination microwave ovens. Microwave ovens are defined as appliances using electromagnetic energy in the ISM frequency band of 2,450 MHz for heating food and beverages in the cavity. Combination microwave ovens are microwave ovens in which the microwave energy is combined with thermal energy.</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IEC 60705:2018</t>
   </si>
@@ -1073,73 +1196,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="718.396" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1451,1190 +1574,1660 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>161</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>167</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>93</v>
+      </c>
+      <c r="H23">
+        <v>2020</v>
+      </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>171</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="P23"/>
+        <v>143</v>
+      </c>
+      <c r="P23" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2021</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
       <c r="J24" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
       <c r="M24" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>155</v>
       </c>
       <c r="H25">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="P25" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="D26" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>86</v>
+      </c>
+      <c r="H26">
+        <v>2020</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
         <v>160</v>
       </c>
-      <c r="G26" t="s">
-[...8 lines deleted...]
-      <c r="J26" t="s">
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
         <v>161</v>
       </c>
-      <c r="K26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="P26" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B27" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>193</v>
+        <v>167</v>
       </c>
       <c r="M27" t="s">
-        <v>112</v>
+        <v>168</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="P27" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>197</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="M28" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="P28" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="B29" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="C29" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="D29" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>180</v>
       </c>
       <c r="F29" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="G29" t="s">
-        <v>204</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="M29" t="s">
-        <v>112</v>
+        <v>184</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="O29" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="P29" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="B30" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="D30" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="G30" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>86</v>
+      </c>
+      <c r="H30">
+        <v>2022</v>
+      </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="M30" t="s">
-        <v>112</v>
+        <v>184</v>
       </c>
       <c r="N30" t="s">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="O30" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="P30" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="B31" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="D31" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
+        <v>195</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>196</v>
+      </c>
+      <c r="M31" t="s">
+        <v>161</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>197</v>
+      </c>
+      <c r="P31" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" t="s">
+        <v>158</v>
+      </c>
+      <c r="D32" t="s">
+        <v>201</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>202</v>
+      </c>
+      <c r="G32" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32">
+        <v>2024</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>203</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>204</v>
+      </c>
+      <c r="M32" t="s">
+        <v>161</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>205</v>
+      </c>
+      <c r="P32" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C33" t="s">
+        <v>178</v>
+      </c>
+      <c r="D33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E33" t="s">
+        <v>180</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>210</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>211</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>212</v>
+      </c>
+      <c r="M33" t="s">
+        <v>213</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>214</v>
+      </c>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" t="s">
+        <v>216</v>
+      </c>
+      <c r="C34" t="s">
+        <v>158</v>
+      </c>
+      <c r="D34" t="s">
+        <v>217</v>
+      </c>
+      <c r="E34" t="s">
+        <v>180</v>
+      </c>
+      <c r="F34" t="s">
+        <v>194</v>
+      </c>
+      <c r="G34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34">
+        <v>2023</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>195</v>
+      </c>
+      <c r="K34" t="s">
         <v>218</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>161</v>
+      </c>
+      <c r="N34" t="s">
+        <v>88</v>
+      </c>
+      <c r="O34" t="s">
         <v>219</v>
       </c>
-      <c r="L31"/>
-[...3 lines deleted...]
-      <c r="N31" t="s">
+      <c r="P34" t="s">
         <v>220</v>
       </c>
-      <c r="O31" t="s">
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
         <v>221</v>
       </c>
-      <c r="P31" t="s">
+      <c r="B35" t="s">
         <v>222</v>
+      </c>
+      <c r="C35" t="s">
+        <v>158</v>
+      </c>
+      <c r="D35" t="s">
+        <v>159</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>202</v>
+      </c>
+      <c r="G35" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35">
+        <v>2014</v>
+      </c>
+      <c r="I35">
+        <v>2024</v>
+      </c>
+      <c r="J35" t="s">
+        <v>203</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>223</v>
+      </c>
+      <c r="M35" t="s">
+        <v>161</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>224</v>
+      </c>
+      <c r="P35" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>226</v>
+      </c>
+      <c r="B36" t="s">
+        <v>227</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>228</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>202</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2014</v>
+      </c>
+      <c r="I36">
+        <v>2024</v>
+      </c>
+      <c r="J36" t="s">
+        <v>203</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>229</v>
+      </c>
+      <c r="M36" t="s">
+        <v>161</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>230</v>
+      </c>
+      <c r="P36" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>232</v>
+      </c>
+      <c r="B37" t="s">
+        <v>233</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>234</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>202</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2020</v>
+      </c>
+      <c r="I37">
+        <v>2024</v>
+      </c>
+      <c r="J37" t="s">
+        <v>203</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>235</v>
+      </c>
+      <c r="M37" t="s">
+        <v>161</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>236</v>
+      </c>
+      <c r="P37" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>238</v>
+      </c>
+      <c r="B38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>202</v>
+      </c>
+      <c r="G38" t="s">
+        <v>86</v>
+      </c>
+      <c r="H38">
+        <v>2014</v>
+      </c>
+      <c r="I38">
+        <v>2024</v>
+      </c>
+      <c r="J38" t="s">
+        <v>203</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>240</v>
+      </c>
+      <c r="M38" t="s">
+        <v>161</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>241</v>
+      </c>
+      <c r="P38" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>243</v>
+      </c>
+      <c r="B39" t="s">
+        <v>244</v>
+      </c>
+      <c r="C39" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" t="s">
+        <v>245</v>
+      </c>
+      <c r="E39" t="s">
+        <v>147</v>
+      </c>
+      <c r="F39" t="s">
+        <v>194</v>
+      </c>
+      <c r="G39" t="s">
+        <v>93</v>
+      </c>
+      <c r="H39">
+        <v>2014</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>195</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>246</v>
+      </c>
+      <c r="M39" t="s">
+        <v>161</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>247</v>
+      </c>
+      <c r="P39" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>249</v>
+      </c>
+      <c r="B40" t="s">
+        <v>250</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>251</v>
+      </c>
+      <c r="E40" t="s">
+        <v>147</v>
+      </c>
+      <c r="F40" t="s">
+        <v>252</v>
+      </c>
+      <c r="G40" t="s">
+        <v>86</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>195</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>253</v>
+      </c>
+      <c r="M40" t="s">
+        <v>161</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>254</v>
+      </c>
+      <c r="P40" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>256</v>
+      </c>
+      <c r="B41" t="s">
+        <v>257</v>
+      </c>
+      <c r="C41" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" t="s">
+        <v>258</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>86</v>
+      </c>
+      <c r="H41">
+        <v>2019</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>259</v>
+      </c>
+      <c r="K41" t="s">
+        <v>260</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>161</v>
+      </c>
+      <c r="N41" t="s">
+        <v>261</v>
+      </c>
+      <c r="O41" t="s">
+        <v>262</v>
+      </c>
+      <c r="P41" t="s">
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">